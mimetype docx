--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pichon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0695-6735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091461618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (225)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Intracluster Light based on the High-resolution Simulation, NewCluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 998 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae2eaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Topology of Rayleigh-Levy Flights in Two Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Christian Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing NewCluster: the first half of the history of a high-resolution cluster simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of gas stripping of galaxies in group environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A106. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05479609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic reflections I: the structural diversity of simulated and observed low-mass galaxy analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1831-1850. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D light distributions of dwarf galaxies – key tests of the implementation of physical processes in simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 537 (4), pp.3499 - 3510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04994522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole spin evolution across cosmic time from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi An Dong-Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536 (2), pp.1838-1856. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04879158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Starless: Revisiting the Missing Satellite Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 988 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ade2e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the formation of gas-versus-star counter-rotating galaxies from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongbong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05023636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Dust Models Shape High-z Galaxy Morphology: Insights from the NewCluster Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyeong-Hwan Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J K Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmo Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 992 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adfed9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of rotation curves of galaxies in the NewHorizon cosmological simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M E Santos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 539, pp.3797-3807. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05075594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term evolution of razor-thin galactic discs: Balescu–Lenard prediction and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A140. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of Intracluster Light versus Dark Matter in Horizon Run 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaewon Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano G Sabiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 965 (2), pp.145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad2df8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole spin and galaxy orientations: Clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A233. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04646123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geometry and topology of gas fields: Effects of AGN and stellar feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Schimd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A311. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Galaxy Morphology–Star Formation Activity–Clustercentric Radius Relations in Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwook E. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetish K. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental dependence of the stellar mass-gas metallicity relation in Horizon Run 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron R. Rowntree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenzo Vincenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531, pp.3858-3875. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Lenticular Galaxy Formation in Field Environments Using NewHorizon: Evidence for Counterrotating Gas Accretion as a Formation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongbong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8ba7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant relaxation of rotating globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A126. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Significance of the Thick Disks of Disk Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ad0e71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04490419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and cosmic evolution of the Kennicutt-Schmidt relation driven by interstellar turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Agertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04440774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of the Variety of Velocity Dispersion Profiles of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sree Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Croom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad43dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04634599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Pathways of the Compact Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Chang Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad4d8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04639733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistics of Rayleigh-Levy flight extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A105. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Star Formation Quenching of Galaxies in Group Environments Using the NewHorizon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 971, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5a83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04675133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cores in galaxies across cosmic time – the existence of cores is not in tension with the ΛCDM paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1655-1667. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04423473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing cosmology via the clustering of critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsup Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1604-1614. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for studying planarity in galaxy satellite systems: Milky Way satellite planes are consistent with ΛCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Uzeirbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (4), pp.3775 - 3784. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating major merger rates and spin parameters ab initio via the clustering of critical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichon-Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531 (1), pp.1385-1397. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the linear response of self-gravitating stellar spheres and discs with LinearResponse.jl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (4), pp.4378-4394. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole spin and galaxy orientations: Clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A233. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Galaxy Protoclusters Based on the Spherical Top-hat Collapse Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 960, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Lyα Emitters and Lyman-break Galaxies as Tracers of Large-scale Structures at High Redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyeok Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunmi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad67d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistics of Rayleigh-Levy flight extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A105. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-surface-brightness Galaxies are Missing in the Observed Stellar Mass Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghwi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in merger-free galaxies have higher spins which are preferentially aligned with their host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Smethurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Galaxy Morphology Indicators between Observation and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 950, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accd68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic correlations of galaxy sizes in a hydrodynamical cosmological simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Sophia Westbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoerd Weide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.1541-1566. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Morphology of the First Galaxies in the Cosmic Morning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac85b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03839648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation History and Transition Epoch of Cluster Galaxies Based on the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeree Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9d8c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasts for WEAVE-QSO: 3D clustering and connectivity of critical points with Lyman-α tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.1359-1385. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NewHorizon simulation – to bar or not to bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Reddish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 512 (1), pp.160-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital alignment and mass segregation in galactic nuclei via vector resonant relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.3452-3465. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant relaxation of anisotropic globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.875-892. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of galaxy morphology indicators between observation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J K Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relaxation of one-dimensional self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.044118. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.044118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way Halo Kinematics via Its Linear Response to the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational torques dominate the dynamics of accreted gas at z &amp;gt; 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (4), pp.5429-5442. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for low surface brightness science with the Vera C. Rubin Observatory: characterisation of tidal features from mock images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Bazkiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spavone E. Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mihos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03658558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond halo mass: quenching galaxy mass assembly at the edge of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunmi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.4635-4656. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant and non-resonant relaxation of globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star–Gas Misalignment in Galaxies. II. Origins Found from the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyeon J Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the NEWHORIZON simulation: Galaxy properties with resolved internal dynamics across cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A109. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonperturbative halo clustering from cosmological density peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (8), pp.083530. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.083530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OBELISK simulation: Galaxies contribute more than AGN to H I reionization of protoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trebitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A154. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LyMAS reloaded: improving the predictions of the large-scale Lyman-α forest statistics from dark matter density and velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D H Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 513 (3), pp.3222-3245. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clustering of critical points in the evolving cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3885-3910. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in cosmological simulations I: M BH − M ⋆ relation and black hole mass function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pillepich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (2), pp.1940-1975. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of low-surface-brightness galaxies in the dwarf regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramsøy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.4262-4276. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Origin of Thick Disks Using the NewHorizon and Galactica Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjung J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abe937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-matter-deficient dwarf galaxies form via tidal stripping of dark matter in interactions with massive companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (2), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Galactic centre’s dark cluster via resonant relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Heissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (3), pp.4289-4301. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horizon Run 5 Cosmological Hydrodynamical Simulation: Probing Galaxy Formation from Kilo- to Gigaparsec Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghwi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gareth Few</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd08b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Dark matter-deficient dwarf galaxies form via tidal stripping of dark matter in interactions with massive companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (3), pp.4499-4499. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of AGN on the structure, kinematics and evolution of ETGs in the Horizon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Tissera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Domínguez-Tenreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A44. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of compact galaxies in the Extreme-Horizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.L8. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02988983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do extremely massive disc galaxies exist today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494, pp.5568-5575. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole mergers from dwarf to massive galaxies with the NewHorizon and Horizon-AGN simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Colpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (2), pp.2219-2238. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the connectivity of the cosmic web on the physical properties of galaxies at its nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.4294-4309. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet it flips: connecting galactic spin and the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.362-381. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do cosmic peaks, filaments, or walls merge? A theory of critical events in a multiscale landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (4), pp.4. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of AGN feedback on galaxy intrinsic alignments in the Horizon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4268-4282. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar cluster dilution near supermassive black holes: the impact of Vector Resonant Relaxation on neighbour separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Giral Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.2714-2733. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes and alignments of dark matter haloes and their brightest cluster galaxies in 39 strong lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taizo Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (3), pp.2591-2604. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stellar haloes to intracluster light: the physics of the Intra-Halo Stellar Component in cosmological hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia del P. Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal J. Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494, pp.4314-4333. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of one-dimensional homogeneous long-range interacting systems with an arbitrary potential of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (5), pp.052110. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phenyl transfer in palladium-catalyzed C-C coupling reactions by triarylbismuths: A mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricilia Kutudila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Linguerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ponce-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, 7p. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When galaxies align: intrinsic alignments of the progenitors of elliptical galaxies in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.4057-4068. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-Gas Misalignment in Galaxies. I. The Properties of Galaxies from the Horizon-AGN Simulation and Comparisons to SAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyeon J. Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia J. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab88a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total density profile of massive early-type galaxies in H orizon -AGN simulation: impact of AGN feedback and comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sonnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.4615-4627. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive spheroids can form in single minor mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4679-4689. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse galaxy counts in the environment of high-redshift massive black holes in Horizon-AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (1), pp.1206-1229. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing galaxy clustering in Horizon-AGN simulated light-cone mocks and VIDEO observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5043-5056. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak lensing in the Horizon-AGN simulation lightcone. Small scale baryonic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A72. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group connectivity in COSMOS: a tracer of mass assembly history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darragh Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gozaliasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.5695-5708. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three- and two-point spatial correlations of intergalactic medium at z ∼ 2 using projected quasar triplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumak Maitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghunathan Srianand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakash Gaikwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.3633-3653. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in disc galaxies: from noise to grooves to spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven de Rijcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484, pp.3198-3208. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the stability of stellar rotating spheres via linear response theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and evolution of low-surface-brightness galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (1), pp.796-818. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasa nervorum angiogenesis in prostate cancer with perineural invasion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ghinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (6), pp.640-646. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pros.23771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies flowing in the oriented saddle frame of the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating MOS science on the ELT: Ly$\alpha$ forest tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A94. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAMI Galaxy Survey: comparing 3D spectroscopic observations with galaxies from cosmological hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia D.P. Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.869-891. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">horizon-AGN virtual observatory – 2. Template-free estimates of galaxy properties from colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4817-4835. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological evolution of orientations of cluster-sized dark matter haloes and their central galaxies in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taizo Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Kitayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAMI Galaxy Survey: First detection of a transition in spin orientation with respect to cosmic filaments in the stellar kinematics of galaxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizon: On the Origin of the Stellar Disk and Spheroid of Field Galaxies at z = 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3afe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new, robust galaxy-finder algorithm for simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia del P Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 482 (2), pp.2039-2064. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tracer particles of baryon dynamics in the adaptive mesh refinement code Ramses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A96. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon-AGN virtual observatory – 1. SED-fitting performance and forecasts for future imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kashino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (4), pp.5104-5123. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-type Galaxy Spin Evolution in the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 856, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab08f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of baryons on the matter power spectrum from the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L.A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (3), pp.3962-3977. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS2015 photometric redshifts probe the impact of filaments on galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Joy Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (4), pp.5437-5458. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of separation: disentangling tracer bias and gravitational nonlinearity with counts-in-cells statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (4), pp.5098-5112. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01548491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mergers in driving morphological transformation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (2), pp.2266-2283. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the progenitors of present-day early-type galaxies in observational surveys: correcting ‘progenitor bias’ using the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (3), pp.3140-3151. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting high and low: disentangling primordial and late-time non-Gaussianity with cosmic densities in spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (3), pp.2853 - 2870. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secular evolution of discrete quasi-Keplerian systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A38. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cosmic web impact assembly bias?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (4), pp.4. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of the cosmic web: theory and implications for cosmology and galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (1), pp.973-993. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caught in the rhythm - I. How satellites settle into a plane around their central galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nora Chisari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.A4. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting relaxation in globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Binney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (2), pp.2041-2061. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy evolution in the metric of the Cosmic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylinders out of a top hat: counts-in-cells for projected densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L 'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (2), pp.2772-2785. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal black holes in bulge-less galaxies: the largely quiescent, merger-free growth of black holes over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B D Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J E G Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (2), pp.2801-2812. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy orientation with the cosmic web across cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jindal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.4753-4774. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real and Simulated Measurements of the Thermal Sunyaev–Zel’dovich Effect to Constrain Models of AGN Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.109. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aada01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar moments of weak lensing signal around clusters. Weighing filaments in harmonic space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A27. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy–halo alignments in the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Koukoufilippas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jindal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (1), pp.1163-1181. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density profile of dark matter haloes and galaxies in the horizon–agn simulation: the impact of AGN feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (2), pp.2153-2169. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two is better than one: joint statistics of density and velocity in concentric spheres as a cosmological probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (2), pp.2481-2497. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fitting Formula for Cosmic Nonlinear Density Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 843 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa74b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stellar across the peak of cosmic star formation history: effects of mergers versus diffuse stellar mass acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugata Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (1), pp.1241-1258. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secular evolution of discrete quasi-Keplerian systems. I. Kinetic theory of stellar clusters near black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Magorrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A71. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the projected mass distribution around galaxy clusters : a Lagrangian theory of harmonic power spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A80. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant thickening of self-gravitating discs: imposed or self-induced orbital diffusion in the tightly wound limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.2642 - 2673. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited role of galaxy mergers in driving stellar mass growth over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.L50-L54. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VIMOS Public Extragalactic Redshift Survey (VIPERS): galaxy segregation inside filaments at z ≃ 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malavasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (4), pp.3817-3822. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of stellar quenching by AGN feedback: clues from the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (1), pp.949-965. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dressed diffusion and friction coefficients in inhomogeneous multicomponent self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (4), pp.4193-4220. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horizon-AGN simulation: evolution of galaxy properties over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.4739-4752. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encircling the dark: constraining dark energy via cosmic density in spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1549-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional integral approach to the kinetic theory of inhomogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak exclusion, stochasticity and convergence of perturbative bias expansions in 1+1 gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.3985-4000. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale correlations of multicell densities and profiles: implications for cosmic variance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1598-1613. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional integral derivation of the kinetic equation of two-dimensional point vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (34), pp.2589-2594. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lyman α forest cross-correlations with LyMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lochhaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.4353-4373. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-K and Mo-K edges Quick-XAS study of the sulphidation properties of Mo/Al2O3 and CoMo/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moizan-Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.1337-1351. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Kaiser bias: mildly non-linear two-point statistics of densities in distant spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 466, pp.2067-2084. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HORIZON-AGN simulation: morphological diversity of galaxies promoted by AGN feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.3948-3964. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic evolution of massive black holes in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460 (3), pp.2979 - 2996. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmos2015 catalog: exploring the 1 &amp;lt; z &amp;lt; 6 universe with half a million galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224 (2), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/224/2/24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back in the saddle: large-deviation statistics of the cosmic log-density field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reimberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1529-1541. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redshift and luminosity evolution of the intrinsic alignments of galaxies in Horizon-AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.2702-2721. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin alignments within the cosmic web: a theory of constrained tidal torques near filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452, pp.3369-3393. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular resonant dressed orbital diffusion - II. Application to an isolated self-similar tepid galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.1982-1995. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular diffusion in discrete self-gravitating tepid discs I. Analytic solution in the tightly wound limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A139. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy merger histories and the role of merging in driving star formation at z &amp;gt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452, pp.2845-2850. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic alignment of simulated galaxies in the cosmic web: implications for weak lensing surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 448, pp.3391-3404. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular diffusion in discrete self-gravitating tepid discs II. Accounting for swing amplification via the matrix method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magorrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A129. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint statistics of mildly non-linear cosmological densities and slopes in count in cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon. Not. R. Astron. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.L105-L109. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transfer to a Milky Way disc at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tillson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.4363-4379. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic alignments of galaxies in the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.2736-2753. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular resonant dressed orbital diffusion - I. Method and WKB limit for tepid discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.1967-1981. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-gravity, Resonances, and Orbital Diffusion in Stellar Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Binney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 806, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling around filaments: are large-scale structure vortices spinning up dark haloes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.2744-2759. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mergers drive spin swings along the cosmic web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon. Not. R. Astron. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.L46-L50. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LyMAS: Predicting Large-scale Lyα Forest Statistics from the Dark Matter Density Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization transfer in relativistic magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 430, pp.3320-3349. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of follicle-stimulating hormone receptor by the vascular endothelium in tumor metastases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahsan Siraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-13-246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00825697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of regulatory RNAs in the human pathogen Clostridium difficile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga A Soutourina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.e1003493. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing cold flows away: the impact of early AGN activity on the formation of a brightest cluster galaxy progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haehnelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.2885-2900. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico model for identification of small RNAs in whole bacterial genomes: characterization of antisense RNAs in pathogenic Escherichia coli and Streptococcus agalactiae strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Du Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise Caliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trieu-Cuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Bouguénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (7), pp.2846-61. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01300169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the cosmic web to the spin of dark haloes: implications for galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.3320-3336. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21636.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding compact bulges and supermassive black holes with low angular momentum cosmic gas at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haehnelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.3616-3630. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian statistics of critical sets in 2D and 3D: Peaks, voids, saddles, genus, and skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cold flows detectable with metal absorption lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.L51-L55. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigging dark haloes: why is hierarchical galaxy formation consistent with the inside-out build-up of thin discs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.2493-2507. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19640.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (3), pp.72. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The persistent cosmic web and its filamentary structure - II. Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.384-403. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18395.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian extrema counts for CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.083510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deokkeun An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott F. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.26. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.135. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193, pp.29. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most massive haloes with Gumbel statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.2087-2092. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASKI: full-sky lensing map-making algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 401, pp.705-726. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the filamentary environment of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.1801-1816. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16397.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dusty, albeit ultraviolet bright, infancy of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403, pp.L84-L88. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A14. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space structures - I. A comparison of 6D density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.703-722. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14121.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local theory of the cosmic skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.635-667. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.14753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fully connected N-dimensional skeleton: probing the evolution of the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.457-477. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14244.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant joint distribution of a stationary random field and its derivatives: Euler characteristic and critical point counts in 2 and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.081301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold streams in early massive hot haloes as the main mode of galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birnboim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457 (7228), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-sky weak-lensing simulation with 70 billion particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.335-341. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate estimators of power spectra in N-body simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.511-526. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic star-formation history from a non-parametric inversion of infrared galaxy counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.727-740. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200809945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D skeleton: tracing the filamentary structure of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 383, pp.1655-1670. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12685.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNA gene identification and mRNA target predictions in bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (24), pp.2807-13. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00706679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D skeleton of the SDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 672, pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the topology of the intergalactic medium at z ~ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13016.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Conditions For Large Cosmological Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.179-188. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/590370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal gas accretion in the Horizon-MareNostrum galaxy formation simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.1326-1338. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical flows through dark matter haloes - II. One- and two-point statistics at the virial radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 374, pp.877-909. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.11203.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice melting and rotation in perpetually pulsating equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.011125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins that interact with bacterial small RNA regulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (5), pp.614-25. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2007.00079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice melting in perpetually pulsating equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.373-382. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STECMAP: STEllar Content from high-resolution galactic spectra via Maximum A Posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.46-73. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of intergalactic metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Thacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.615-637. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STECKMAP: STEllar Content and Kinematics from high resolution galactic spectra via Maximum A Posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.74-84. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09323.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse and longitudinal correlation functions in the intergalactic medium from 32 close pairs of high-redshift quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.1804-1816. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10601.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNA genes expressed from Staphylococcus aureus genomic and pathogenicity islands with specific expression among pathogenic strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (40), pp.14249-54. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0503838102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00713114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in the Intergalactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 419, pp.811-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large programme &amp;quot;Cosmic Evolution of the IGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and implications of dark matter anisotropic cosmic infall on ~L* haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.376-398. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenic sequence inspector: searching and identifying bacterial RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (13), pp.1707-9. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00714226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spectra of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prugniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284, pp.933-936. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024064126979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Intergalactic Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 597, pp.L97-L100. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/380087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinematic deconvolution of the local neighbourhood luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 329, pp.181-194. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2002.04978.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The warm-hot intergalactic medium at z~2.2: Metal enrichment and ionization source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 396, pp.L11-L16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of the Lyman α forest: three-dimensional investigation of the intergalactic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 326, pp.597-620. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and small-scale structure of the Lyman-alpha forest: Inversion of the HE 1122-1628 UVES spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 376, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar dynamics in the Galactic Centre: proper motions and anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 317, pp.348-374. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2000.03582.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich cluster of galaxies ABCG~85. IV. Emission line galaxies, luminosity function and dynamical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 343, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorticity generation in large-scale structure caustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 343, pp.663-681. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/9902142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric reconstruction of distribution functions from observed galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301 (2), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1998.02026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of nearby stars in phase space mapped by Hipparcos. I. The potential well and local dynamical mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 329, pp.920-936. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/9709022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical linear stability analysis of round galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 291 (4), pp.616-632. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/291.4.616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibria of flat and round galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 282 (4), pp.1143-1158. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/282.4.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sources for Kerr and other metrics: rotating relativistic discs with pressure support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (4), pp.1007-1026. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.4.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic discs and flat galaxy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 265 (1), pp.126-144. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/265.1.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G Sorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Quilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian Expansion of Minkowski Tensors in Redshift Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravabati Chingangbam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And Changbom Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zippers and Twisters: Planes of Satellite Galaxies Emerge from Whirling and Shocking Gas Streams in the Cosmic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janvi P Madhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianys Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the formation of gas-versus-star counter-rotating galaxies from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole-spin and galaxy orientations: clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for studying planarity in galaxy satellite systems: Milky Way satellite planes are consistent with ΛCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Uzeirbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cores in galaxies across cosmic time -- the existence of cores is not in tension with the LCDM paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in cosmological simulations I: M_BH-M_star relation and black hole mass function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pillepich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian Minkowski functionals & extrema counts in redshift space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiko Matsubara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00979073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of cosmic density profiles from perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00979060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the baryon fraction in the Local Group: accretion versus feedback at low and high z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intae Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic fields with multi-frequency polarized synchrotron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Onset of Stochasticity in $\Lambda$CDM Cosmological Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of lenses with substructures using the perturbative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and implications of dark matter anisotropic cosmic infall on ~L* haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy angular momentum alignment with filaments at z 3: The effect of large scale structure on galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Amorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrabal Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: On the connectivity of the cosmic web: theory and implications for cosmology and galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5794-5794. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear stability study of stellar rotating spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip G. Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Clusters: From the Milky Way to the Early Universe. Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region. pp.494-497, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319007233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of stellar rotating spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip G. Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galactic Dynamics in the Era of Large Surveys, held 30 June - 5 July, 2019 in Shanghai, China. Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region. pp.246-247, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of kinematic structures of the galaxies in the New Horizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Galaxy Evolution and Active Galactic Nucleus Feedback with the Sunyaev-Zel'dovich Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth H. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavin Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mauskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do galaxies build up their spin in the cosmic web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.433-436, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the cosmic web induces intrinsic alignments of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do galactic spins flip in the cosmic web? A Theory of Tidal Torques near saddles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.421-432, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Gaussian Minkowski functionals and extrema counts for CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316009637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skeleton: Connecting Large Scale Structures to Galaxy Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVISIBLE UNIVERSE: Proceedings of the Conference. AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.1108-1117, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling high-redshift galaxies: what can we learn from high and ultra-high resolution hydrodynamical simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.248-256, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310002863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion By Dark Matter Haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à renseigner, Unknown Region. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:2006043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation history of galaxies from optical integrated light spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE SPECTRAL ENERGY DISTRIBUTIONS OF GAS-RICH GALAXIES: Confronting Models with Data; International Workshop. AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, à renseigner, Unknown Region. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1913918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and interpreting optical spectra of galaxies at R=10 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prugniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spectral Energy Distributions of Gas-Rich Galaxies: Confronting Models with Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Heidelberg (Germany), Germany. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of the Intergalactic Medium: The ESO Blues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation: Proceedings of the ESO Workshop Held in Garching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.54, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10857019_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinematic Deconvolution of the Local Luminosity Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.375-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XMM-Newton $\\Omega$ Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Ph. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters of galaxies and the high redshift universe observed in X-rays, Recent results of XMM-Newton and Chandra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Tides on Star Cluster Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomische Gesellschaft Abstract Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, à renseigner, Unknown Region. 2000), p.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Tides on Star Cluster Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomische Gesellschaft Abstract Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, à renseigner, Unknown Region. 2000), p.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oort Limit from HIPPARCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, à renseigner, Unknown Region. pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR INSTABILITIES IN GALAXIES Les Houches Series from the Centre de Physique Edited by J Misquich G Pelletier and P Schuck Published by Nova Science Publishers 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Series from the Centre de Physique SBN-13 : 978-1560721529</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId949"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pichon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0695-6735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091461618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (225)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Intracluster Light based on the High-resolution Simulation, NewCluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 998 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae2eaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing NewCluster: the first half of the history of a high-resolution cluster simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A169. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian Expansion of Minkowski Tensors in Redshift Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravabati Chingangbam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And Changbom Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1001 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae3a8b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of gas stripping of galaxies in group environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A106. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05479609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of Rayleigh-Levy flights in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Christian Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 705, pp.A18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic reflections I: the structural diversity of simulated and observed low-mass galaxy analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1831-1850. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D light distributions of dwarf galaxies – key tests of the implementation of physical processes in simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 537 (4), pp.3499 - 3510. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04994522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole spin evolution across cosmic time from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi An Dong-Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 536 (2), pp.1838-1856. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04879158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Starless: Revisiting the Missing Satellite Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 988 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ade2e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the formation of gas-versus-star counter-rotating galaxies from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongbong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05023636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Dust Models Shape High-z Galaxy Morphology: Insights from the NewCluster Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyeong-Hwan Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J K Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunmo Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 992 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adfed9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of rotation curves of galaxies in the NewHorizon cosmological simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M E Santos-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 539, pp.3797-3807. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05075594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term evolution of razor-thin galactic discs: Balescu–Lenard prediction and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A140. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole spin and galaxy orientations: Clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A233. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04646123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of Intracluster Light versus Dark Matter in Horizon Run 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaewon Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano G Sabiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 965 (2), pp.145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad2df8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geometry and topology of gas fields: Effects of AGN and stellar feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Schimd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A311. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental dependence of the stellar mass-gas metallicity relation in Horizon Run 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron R. Rowntree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenzo Vincenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531, pp.3858-3875. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04843866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Galaxy Morphology–Star Formation Activity–Clustercentric Radius Relations in Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwook E. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetish K. Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Lenticular Galaxy Formation in Field Environments Using NewHorizon: Evidence for Counterrotating Gas Accretion as a Formation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongbong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8ba7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant relaxation of rotating globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A126. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Significance of the Thick Disks of Disk Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ad0e71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04490419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and cosmic evolution of the Kennicutt-Schmidt relation driven by interstellar turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Agertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04440774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of the Variety of Velocity Dispersion Profiles of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sree Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Croom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad43dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04634599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Pathways of the Compact Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Chang Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad4d8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04639733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistics of Rayleigh-Levy flight extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A105. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Star Formation Quenching of Galaxies in Group Environments Using the NewHorizon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 971, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad5a83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04675133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cores in galaxies across cosmic time – the existence of cores is not in tension with the ΛCDM paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1655-1667. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04423473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing cosmology via the clustering of critical points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsup Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1604-1614. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for studying planarity in galaxy satellite systems: Milky Way satellite planes are consistent with ΛCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Uzeirbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (4), pp.3775 - 3784. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating major merger rates and spin parameters ab initio via the clustering of critical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichon-Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531 (1), pp.1385-1397. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the linear response of self-gravitating stellar spheres and discs with LinearResponse.jl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (4), pp.4378-4394. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole spin and galaxy orientations: Clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A233. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202349101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Galaxy Protoclusters Based on the Spherical Top-hat Collapse Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad K. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 960, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Lyα Emitters and Lyman-break Galaxies as Tracers of Large-scale Structures at High Redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyeok Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunmi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad67d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04851532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-surface-brightness Galaxies are Missing in the Observed Stellar Mass Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghwi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in merger-free galaxies have higher spins which are preferentially aligned with their host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Smethurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Galaxy Morphology Indicators between Observation and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 950, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accd68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic correlations of galaxy sizes in a hydrodynamical cosmological simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Sophia Westbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoerd Weide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.1541-1566. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Morphology of the First Galaxies in the Cosmic Morning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac85b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03839648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation History and Transition Epoch of Cluster Galaxies Based on the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeree Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9d8c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital alignment and mass segregation in galactic nuclei via vector resonant relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (3), pp.3452-3465. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NewHorizon simulation – to bar or not to bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Reddish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 512 (1), pp.160-185. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasts for WEAVE-QSO: 3D clustering and connectivity of critical points with Lyman-α tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.1359-1385. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant relaxation of anisotropic globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (1), pp.875-892. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way Halo Kinematics via Its Linear Response to the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of galaxy morphology indicators between observation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J K Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsu Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relaxation of one-dimensional self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.044118. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.044118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational torques dominate the dynamics of accreted gas at z &amp;gt; 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (4), pp.5429-5442. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for low surface brightness science with the Vera C. Rubin Observatory: characterisation of tidal features from mock images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Bazkiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spavone E. Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mihos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03658558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant and non-resonant relaxation of globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond halo mass: quenching galaxy mass assembly at the edge of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunmi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seong Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (3), pp.4635-4656. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the NEWHORIZON simulation: Galaxy properties with resolved internal dynamics across cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A109. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star–Gas Misalignment in Galaxies. II. Origins Found from the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyeon J Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abf043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OBELISK simulation: Galaxies contribute more than AGN to H I reionization of protoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trebitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A154. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LyMAS reloaded: improving the predictions of the large-scale Lyman-α forest statistics from dark matter density and velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D H Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 513 (3), pp.3222-3245. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonperturbative halo clustering from cosmological density peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (8), pp.083530. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.083530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clustering of critical points in the evolving cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3885-3910. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in cosmological simulations I: M BH − M ⋆ relation and black hole mass function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pillepich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (2), pp.1940-1975. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of low-surface-brightness galaxies in the dwarf regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramsøy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.4262-4276. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Origin of Thick Disks Using the NewHorizon and Galactica Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjung J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/abe937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-matter-deficient dwarf galaxies form via tidal stripping of dark matter in interactions with massive companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (2), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Galactic centre’s dark cluster via resonant relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerwann Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Heissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (3), pp.4289-4301. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of AGN on the structure, kinematics and evolution of ETGs in the Horizon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Tissera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Domínguez-Tenreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A44. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horizon Run 5 Cosmological Hydrodynamical Simulation: Probing Galaxy Formation from Kilo- to Gigaparsec Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghwi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gareth Few</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd08b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Dark matter-deficient dwarf galaxies form via tidal stripping of dark matter in interactions with massive companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (3), pp.4499-4499. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of compact galaxies in the Extreme-Horizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.L8. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02988983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole mergers from dwarf to massive galaxies with the NewHorizon and Horizon-AGN simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Colpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (2), pp.2219-2238. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do extremely massive disc galaxies exist today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494, pp.5568-5575. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of AGN feedback on galaxy intrinsic alignments in the Horizon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4268-4282. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And yet it flips: connecting galactic spin and the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.362-381. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the connectivity of the cosmic web on the physical properties of galaxies at its nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeel Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.4294-4309. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do cosmic peaks, filaments, or walls merge? A theory of critical events in a multiscale landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (4), pp.4. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar cluster dilution near supermassive black holes: the impact of Vector Resonant Relaxation on neighbour separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Giral Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.2714-2733. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes and alignments of dark matter haloes and their brightest cluster galaxies in 39 strong lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taizo Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 496 (3), pp.2591-2604. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stellar haloes to intracluster light: the physics of the Intra-Halo Stellar Component in cosmological hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia del P. Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal J. Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494, pp.4314-4333. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic theory of one-dimensional homogeneous long-range interacting systems with an arbitrary potential of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (5), pp.052110. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phenyl transfer in palladium-catalyzed C-C coupling reactions by triarylbismuths: A mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricilia Kutudila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Linguerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ponce-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, 7p. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When galaxies align: intrinsic alignments of the progenitors of elliptical galaxies in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.4057-4068. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-Gas Misalignment in Galaxies. I. The Properties of Galaxies from the Horizon-AGN Simulation and Comparisons to SAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyeon J. Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia J. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab88a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total density profile of massive early-type galaxies in H orizon -AGN simulation: impact of AGN feedback and comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sonnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.4615-4627. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive spheroids can form in single minor mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4679-4689. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse galaxy counts in the environment of high-redshift massive black holes in Horizon-AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (1), pp.1206-1229. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing galaxy clustering in Horizon-AGN simulated light-cone mocks and VIDEO observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5043-5056. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak lensing in the Horizon-AGN simulation lightcone. Small scale baryonic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A72. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group connectivity in COSMOS: a tracer of mass assembly history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darragh Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gozaliasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.5695-5708. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in disc galaxies: from noise to grooves to spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven de Rijcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484, pp.3198-3208. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the stability of stellar rotating spheres via linear response theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 487 (1), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three- and two-point spatial correlations of intergalactic medium at z ∼ 2 using projected quasar triplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumak Maitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghunathan Srianand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakash Gaikwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.3633-3653. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and evolution of low-surface-brightness galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (1), pp.796-818. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasa nervorum angiogenesis in prostate cancer with perineural invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ghinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (6), pp.640-646. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pros.23771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies flowing in the oriented saddle frame of the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (3), pp.3. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating MOS science on the ELT: Ly$\alpha$ forest tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A94. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAMI Galaxy Survey: comparing 3D spectroscopic observations with galaxies from cosmological hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia D.P. Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.869-891. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizon: On the Origin of the Stellar Disk and Spheroid of Field Galaxies at z = 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Jung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3afe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">horizon-AGN virtual observatory – 2. Template-free estimates of galaxy properties from colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (4), pp.4817-4835. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new, robust galaxy-finder algorithm for simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia del P Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 482 (2), pp.2039-2064. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAMI Galaxy Survey: First detection of a transition in spin orientation with respect to cosmic filaments in the stellar kinematics of galaxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van de Sande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tracer particles of baryon dynamics in the adaptive mesh refinement code Ramses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A96. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological evolution of orientations of cluster-sized dark matter haloes and their central galaxies in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taizo Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Kitayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon-AGN virtual observatory – 1. SED-fitting performance and forecasts for future imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kashino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (4), pp.5104-5123. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-type Galaxy Spin Evolution in the Horizon-AGN Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 856, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab08f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of baryons on the matter power spectrum from the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L.A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (3), pp.3962-3977. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of separation: disentangling tracer bias and gravitational nonlinearity with counts-in-cells statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (4), pp.5098-5112. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01548491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMOS2015 photometric redshifts probe the impact of filaments on galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Joy Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (4), pp.5437-5458. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mergers in driving morphological transformation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (2), pp.2266-2283. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the progenitors of present-day early-type galaxies in observational surveys: correcting ‘progenitor bias’ using the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (3), pp.3140-3151. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting high and low: disentangling primordial and late-time non-Gaussianity with cosmic densities in spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (3), pp.2853 - 2870. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secular evolution of discrete quasi-Keplerian systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A38. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cosmic web impact assembly bias?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (4), pp.4. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of the cosmic web: theory and implications for cosmology and galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (1), pp.973-993. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caught in the rhythm - I. How satellites settle into a plane around their central galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nora Chisari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.A4. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting relaxation in globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Binney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (2), pp.2041-2061. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy evolution in the metric of the Cosmic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylinders out of a top hat: counts-in-cells for projected densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L 'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (2), pp.2772-2785. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal black holes in bulge-less galaxies: the largely quiescent, merger-free growth of black holes over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B D Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J E G Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (2), pp.2801-2812. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy orientation with the cosmic web across cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jindal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.4753-4774. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real and Simulated Measurements of the Thermal Sunyaev–Zel’dovich Effect to Constrain Models of AGN Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.109. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aada01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy–halo alignments in the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Elisa Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Koukoufilippas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jindal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (1), pp.1163-1181. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar moments of weak lensing signal around clusters. Weighing filaments in harmonic space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A27. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density profile of dark matter haloes and galaxies in the horizon–agn simulation: the impact of AGN feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (2), pp.2153-2169. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two is better than one: joint statistics of density and velocity in concentric spheres as a cosmological probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (2), pp.2481-2497. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fitting Formula for Cosmic Nonlinear Density Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changbom Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 843 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa74b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stellar across the peak of cosmic star formation history: effects of mergers versus diffuse stellar mass acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugata Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (1), pp.1241-1258. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secular evolution of discrete quasi-Keplerian systems. I. Kinetic theory of stellar clusters near black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Magorrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A71. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant thickening of self-gravitating discs: imposed or self-induced orbital diffusion in the tightly wound limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.2642 - 2673. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited role of galaxy mergers in driving stellar mass growth over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.L50-L54. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the projected mass distribution around galaxy clusters : a Lagrangian theory of harmonic power spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A80. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VIMOS Public Extragalactic Redshift Survey (VIPERS): galaxy segregation inside filaments at z ≃ 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malavasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465 (4), pp.3817-3822. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of stellar quenching by AGN feedback: clues from the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (1), pp.949-965. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dressed diffusion and friction coefficients in inhomogeneous multicomponent self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (4), pp.4193-4220. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Horizon-AGN simulation: evolution of galaxy properties over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.4739-4752. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak exclusion, stochasticity and convergence of perturbative bias expansions in 1+1 gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.3985-4000. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encircling the dark: constraining dark energy via cosmic density in spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1549-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large-scale correlations of multicell densities and profiles: implications for cosmic variance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1598-1613. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional integral approach to the kinetic theory of inhomogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional integral derivation of the kinetic equation of two-dimensional point vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (34), pp.2589-2594. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lyman α forest cross-correlations with LyMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lochhaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.4353-4373. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-K and Mo-K edges Quick-XAS study of the sulphidation properties of Mo/Al2O3 and CoMo/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moizan-Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.1337-1351. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Kaiser bias: mildly non-linear two-point statistics of densities in distant spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 466, pp.2067-2084. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01677647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HORIZON-AGN simulation: morphological diversity of galaxies promoted by AGN feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.3948-3964. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic evolution of massive black holes in the Horizon-AGN simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460 (3), pp.2979 - 2996. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmos2015 catalog: exploring the 1 &amp;lt; z &amp;lt; 6 universe with half a million galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Davidzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224 (2), </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/224/2/24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redshift and luminosity evolution of the intrinsic alignments of galaxies in Horizon-AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.2702-2721. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back in the saddle: large-deviation statistics of the cosmic log-density field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Uhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reimberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460, pp.1529-1541. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin alignments within the cosmic web: a theory of constrained tidal torques near filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452, pp.3369-3393. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular diffusion in discrete self-gravitating tepid discs I. Analytic solution in the tightly wound limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A139. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular resonant dressed orbital diffusion - II. Application to an isolated self-similar tepid galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.1982-1995. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic alignment of simulated galaxies in the cosmic web: implications for weak lensing surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 448, pp.3391-3404. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy merger histories and the role of merging in driving star formation at z &amp;gt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452, pp.2845-2850. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular diffusion in discrete self-gravitating tepid discs II. Accounting for swing amplification via the matrix method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magorrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A129. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint statistics of mildly non-linear cosmological densities and slopes in count in cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon. Not. R. Astron. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.L105-L109. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transfer to a Milky Way disc at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tillson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.4363-4379. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic alignments of galaxies in the Horizon-AGN cosmological hydrodynamical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.2736-2753. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling around filaments: are large-scale structure vortices spinning up dark haloes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.2744-2759. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular resonant dressed orbital diffusion - I. Method and WKB limit for tepid discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.1967-1981. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-gravity, Resonances, and Orbital Diffusion in Stellar Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Binney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 806, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/806/1/117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mergers drive spin swings along the cosmic web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon. Not. R. Astron. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.L46-L50. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LyMAS: Predicting Large-scale Lyα Forest Statistics from the Dark Matter Density Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization transfer in relativistic magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 430, pp.3320-3349. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of follicle-stimulating hormone receptor by the vascular endothelium in tumor metastases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahsan Siraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-13-246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00825697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of regulatory RNAs in the human pathogen Clostridium difficile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga A Soutourina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.e1003493. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01370770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing cold flows away: the impact of early AGN activity on the formation of a brightest cluster galaxy progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haehnelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.2885-2900. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico model for identification of small RNAs in whole bacterial genomes: characterization of antisense RNAs in pathogenic Escherichia coli and Streptococcus agalactiae strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Du Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise Caliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trieu-Cuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Bouguénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (7), pp.2846-61. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01300169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the cosmic web to the spin of dark haloes: implications for galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.3320-3336. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21636.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding compact bulges and supermassive black holes with low angular momentum cosmic gas at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Haehnelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.3616-3630. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian statistics of critical sets in 2D and 3D: Peaks, voids, saddles, genus, and skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cold flows detectable with metal absorption lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.L51-L55. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2011.01031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigging dark haloes: why is hierarchical galaxy formation consistent with the inside-out build-up of thin discs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 418, pp.2493-2507. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19640.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (3), pp.72. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The persistent cosmic web and its filamentary structure - II. Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.384-403. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18395.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian extrema counts for CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.083510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deokkeun An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott F. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.26. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.135. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most massive haloes with Gumbel statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.2087-2092. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193, pp.29. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the filamentary environment of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.1801-1816. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16397.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASKI: full-sky lensing map-making algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 401, pp.705-726. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A14. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dusty, albeit ultraviolet bright, infancy of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403, pp.L84-L88. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space structures - I. A comparison of 6D density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.703-722. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14121.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local theory of the cosmic skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.635-667. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.14753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fully connected N-dimensional skeleton: probing the evolution of the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.457-477. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14244.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant joint distribution of a stationary random field and its derivatives: Euler characteristic and critical point counts in 2 and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.081301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold streams in early massive hot haloes as the main mode of galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birnboim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457 (7228), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeriswyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-sky weak-lensing simulation with 70 billion particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.335-341. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate estimators of power spectra in N-body simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393, pp.511-526. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic star-formation history from a non-parametric inversion of infrared galaxy counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.727-740. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200809945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D skeleton: tracing the filamentary structure of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 383, pp.1655-1670. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12685.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNA gene identification and mRNA target predictions in bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (24), pp.2807-13. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00706679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D skeleton of the SDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 672, pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the topology of the intergalactic medium at z ~ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13016.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Conditions For Large Cosmological Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.179-188. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/590370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal gas accretion in the Horizon-MareNostrum galaxy formation simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390, pp.1326-1338. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13763.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical flows through dark matter haloes - II. One- and two-point statistics at the virial radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 374, pp.877-909. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.11203.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice melting and rotation in perpetually pulsating equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.011125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins that interact with bacterial small RNA regulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (5), pp.614-25. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2007.00079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice melting in perpetually pulsating equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.373-382. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STECMAP: STEllar Content from high-resolution galactic spectra via Maximum A Posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.46-73. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of intergalactic metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Thacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.615-637. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STECKMAP: STEllar Content and Kinematics from high resolution galactic spectra via Maximum A Posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 365, pp.74-84. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09323.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse and longitudinal correlation functions in the intergalactic medium from 32 close pairs of high-redshift quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.1804-1816. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10601.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNA genes expressed from Staphylococcus aureus genomic and pathogenicity islands with specific expression among pathogenic strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (40), pp.14249-54. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0503838102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00713114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in the Intergalactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 419, pp.811-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large programme &amp;quot;Cosmic Evolution of the IGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and implications of dark matter anisotropic cosmic infall on ~L* haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.376-398. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenic sequence inspector: searching and identifying bacterial RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (13), pp.1707-9. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00714226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spectra of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prugniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284, pp.933-936. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024064126979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Intergalactic Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 597, pp.L97-L100. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/380087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinematic deconvolution of the local neighbourhood luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 329, pp.181-194. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2002.04978.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The warm-hot intergalactic medium at z~2.2: Metal enrichment and ionization source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 396, pp.L11-L16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of the Lyman α forest: three-dimensional investigation of the intergalactic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 326, pp.597-620. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and small-scale structure of the Lyman-alpha forest: Inversion of the HE 1122-1628 UVES spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 376, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar dynamics in the Galactic Centre: proper motions and anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 317, pp.348-374. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2000.03582.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich cluster of galaxies ABCG~85. IV. Emission line galaxies, luminosity function and dynamical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 343, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorticity generation in large-scale structure caustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 343, pp.663-681. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/9902142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric reconstruction of distribution functions from observed galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301 (2), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1998.02026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of nearby stars in phase space mapped by Hipparcos. I. The potential well and local dynamical mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 329, pp.920-936. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/9709022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical linear stability analysis of round galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 291 (4), pp.616-632. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/291.4.616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibria of flat and round galactic discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 282 (4), pp.1143-1158. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/282.4.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sources for Kerr and other metrics: rotating relativistic discs with pressure support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (4), pp.1007-1026. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.4.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic discs and flat galaxy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lynden-Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 265 (1), pp.126-144. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/265.1.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G Sorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Quilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zippers and Twisters: Planes of Satellite Galaxies Emerge from Whirling and Shocking Gas Streams in the Cosmic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janvi P Madhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianys Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the formation of gas-versus-star counter-rotating galaxies from the NewHorizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic evolution of black hole-spin and galaxy orientations: clues from the NewHorizon and Galactica simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Suto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda S Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Volonteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ting Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for studying planarity in galaxy satellite systems: Milky Way satellite planes are consistent with ΛCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Uzeirbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cores in galaxies across cosmic time -- the existence of cores is not in tension with the LCDM paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kaviraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermassive black holes in cosmological simulations I: M_BH-M_star relation and black hole mass function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pillepich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian Minkowski functionals & extrema counts in redshift space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiko Matsubara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00979073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of cosmic density profiles from perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00979060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the baryon fraction in the Local Group: accretion versus feedback at low and high z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intae Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic fields with multi-frequency polarized synchrotron emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Onset of Stochasticity in $\Lambda$CDM Cosmological Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogosyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of lenses with substructures using the perturbative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and implications of dark matter anisotropic cosmic infall on ~L* haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy angular momentum alignment with filaments at z 3: The effect of large scale structure on galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Amorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrabal Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04234587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: On the connectivity of the cosmic web: theory and implications for cosmology and galaxy formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5794-5794. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear stability study of stellar rotating spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip G. Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Clusters: From the Milky Way to the Early Universe. Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region. pp.494-497, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319007233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of stellar rotating spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip G. Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Varri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galactic Dynamics in the Era of Large Surveys, held 30 June - 5 July, 2019 in Shanghai, China. Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region. pp.246-247, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of kinematic structures of the galaxies in the New Horizon simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung K. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taysun Kimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Galaxy Evolution and Active Galactic Nucleus Feedback with the Sunyaev-Zel'dovich Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Scannapieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth H. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavin Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mauskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do galaxies build up their spin in the cosmic web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.433-436, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the cosmic web induces intrinsic alignments of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do galactic spins flip in the cosmic web? A Theory of Tidal Torques near saddles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.421-432, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316010309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Gaussian Minkowski functionals and extrema counts for CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921316009637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skeleton: Connecting Large Scale Structures to Galaxy Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sousbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVISIBLE UNIVERSE: Proceedings of the Conference. AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.1108-1117, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling high-redshift galaxies: what can we learn from high and ultra-high resolution hydrodynamical simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, Proceedings of the International Astronomical Union, IAU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.248-256, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310002863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion By Dark Matter Haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à renseigner, Unknown Region. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:2006043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation history of galaxies from optical integrated light spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE SPECTRAL ENERGY DISTRIBUTIONS OF GAS-RICH GALAXIES: Confronting Models with Data; International Workshop. AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, à renseigner, Unknown Region. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1913918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and interpreting optical spectra of galaxies at R=10 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prugniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spectral Energy Distributions of Gas-Rich Galaxies: Confronting Models with Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Heidelberg (Germany), Germany. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of the Intergalactic Medium: The ESO Blues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation: Proceedings of the ESO Workshop Held in Garching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.54, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10857019_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinematic Deconvolution of the Local Luminosity Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.375-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XMM-Newton $\\Omega$ Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Ph. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters of galaxies and the high redshift universe observed in X-rays, Recent results of XMM-Newton and Chandra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Tides on Star Cluster Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Meeting of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bremen, Germany. 2000), p.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oort Limit from HIPPARCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, à renseigner, Unknown Region. pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04054615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR INSTABILITIES IN GALAXIES Les Houches Series from the Centre de Physique Edited by J Misquich G Pelletier and P Schuck Published by Nova Science Publishers 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lynden-Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Series from the Centre de Physique SBN-13 : 978-1560721529</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId948"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2BD2BB4"/>
+    <w:nsid w:val="F55B288E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0695-6735" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091461618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyoung Jeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Contini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Rhee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Christian Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Appleby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bernardeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung K Yi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05479609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Ko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Watkins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Devriendt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaviraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04994522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Watkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04879158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Beckmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Volonteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi An Dong-P&#225;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peirani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade2e0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05023636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Suto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongbong Han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hwan Byun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Jang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Scofield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmo Ahn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Baes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfed9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05075594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Jackson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M E Santos-Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Yi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143898v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fouvry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Yoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbom Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano G Sabiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Singh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2df8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04646123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ting Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Schimd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Kraljic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook E. Hong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetish K. Mishra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad K. Gibson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R. Rowntree" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Vincenzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1384" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Jang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8ba7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwann Tep" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04490419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung K. Yi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad0e71" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agertz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04634599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Oh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Pak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Croom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad43dc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04639733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Chang Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad4d8a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449628" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04675133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a83" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peirani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae056" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsup Shim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Pogosyan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cadiou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae151" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04909928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uzeirbegovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kraljic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2632" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae732" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda S. Beckmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0555" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyeok Im" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seong Hwang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Park" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunmi Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad67d2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Laigle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Beckmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smethurst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Simmons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1795" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accd68" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808454v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Johnston" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sophia Westbeek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Weide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Elisa Chisari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad201" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jeong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeree Chung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9d8c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Peirani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Codis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1409" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reddish" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petersen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tep" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac494" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Magnan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1248" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1362" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044118" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Monari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7139" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1663" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Bazkiaei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spavone E. Iodice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mihos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3981" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2596" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyeon J Khim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abf043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseung Choi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldauf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desjacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.083530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03443317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trebitsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pfister" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433271v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prunet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colombi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Weinberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1344" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogosyan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab263" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Habouzit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Somerville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pillepich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab496" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rams&#248;y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab077" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjung J. Park" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abe937" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987525v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jackson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaviraj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.G. Devriendt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab093" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Heissel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1945" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384842v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Shin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Snaith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gareth Few" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd08b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Slyz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136778v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rosito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Pedrosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Tissera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chisari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Tenreiro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039976" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02988983v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038614" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Jackson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa970" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628089v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Colpi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2384" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3319" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1853" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soussana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa045" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Giral Mart&#237;nez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2722" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Okabe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1479" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ca&#241;as" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia del P. Lagos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J. Elahi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Power" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Welker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1027" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429383v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilia Kutudila" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Linguerri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ponce-Vargas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110649" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bate" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3166" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748059v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyeon J. Khim" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bryant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab88a9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sonnenfeld" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gavazzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3475" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350201v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2440" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368773v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2105" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368817v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hatfield" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarvis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidzon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2946" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834199" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darragh Ford" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gozaliasl" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2490" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350199v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumak Maitra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Gaikwad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2828" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747937v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Rijcke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz166" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350191v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rozier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Fouvry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1227" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz356" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179478v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leclere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pros.23771" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3216" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423649v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921653v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse van de Sande" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D.P. Lagos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schulze" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3506" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368802v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2486" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368815v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nishimichi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Kitayama" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3057" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368780v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Welker" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van de Sande" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Elahi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2860" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350194v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Park" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysun Kimm" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3afe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368711v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elahi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia del P Lagos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921688v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834496" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144121v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1054" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711232v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab08f" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L.A. Richardson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Schneider" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2093" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703924v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Joy Mccracken" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3055" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01548491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Uhlemann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feix" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2616" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946077v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.G Devriendt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1936" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718049v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3057" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Uhlemann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimichi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2623" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695582v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731088" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856985v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty191" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768012v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1643" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818300v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nora Chisari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Binney" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2295" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822898v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L 'Huillier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty664" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792047v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volonteri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Simmons" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E G Devriendt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty324" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891281v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jindal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2567" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spacek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Richardson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Scannapieco" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aada01" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645227v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730727" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Koukoufilippas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jindal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1998" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bundy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2099" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554723v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx969" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582769v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa74b9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554065v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Kaviraj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2778" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554093v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Magorrian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629138" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645464v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630091" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613332v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monk" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1625" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx136" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555108v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malavasi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2864" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645493v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Beckmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.A. Richardson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1831" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587609v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1092" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710620v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimm" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx126" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677531v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Uhlemann" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prunet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307110v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.04.015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645199v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2973" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645097v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1103" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360184v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.006" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645049v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lochhaas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1646" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453004v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baubet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.009" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677647v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3221" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645013v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gavazzi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2265" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382779v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1123" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440699v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Hsieh" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/2/24" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645099v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reimberg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1074" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645070v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chisari" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1409" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644717v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pogosyan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1570" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644950v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv360" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380598v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fouvry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525928" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644861v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1500" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644975v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv231" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259931v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magorrian" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527052" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv028" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644927v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tillson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv557" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644671v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2154" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644951v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv359" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644938v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/117" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644782v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2289" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645245v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu106" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645698v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/11" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645574v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;baut" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt135" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825697v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Siraj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-246" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645612v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haehnelt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts224" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300169v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Du Merle" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise Caliot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Bougu&#233;nec" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1141" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645694v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21636.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645808v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21160.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645917v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.023011" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645982v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01031.x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645839v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19640.x" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645953v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousbie" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18395.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645863v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.083510" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645984v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silk" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18286.x" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646190v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15609.x" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646140v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16397.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646174v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rimes" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00820.x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646318v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciejewski" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14121.x" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646295v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cardoso" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14753.x" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646334v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14244.x" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646237v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.081301" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909962v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birnboim" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Engel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goerdt" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07648" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646314v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810657" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646333v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jaffe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Novikov" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14176.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646264v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809945" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646499v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novikov" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12685.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00706679v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn560" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409691v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523669" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646383v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590370" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646371v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13763.x" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646644v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.11203.x" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646642v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lynden-Bell" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichon" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynden-Bell" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011125" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712150v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2007.00079.x" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111516v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Lynden-Bell" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.03.007" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F90L7ZPK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054622v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09182.x" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785905v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scannapieco" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Thacker" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09753.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054621v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09323.x" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713114v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503838102" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007812v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054625v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008398v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colombi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07883.x" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714226v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg235" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054628v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prugniel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024064126979" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MPDKBGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054626v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/380087" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054631v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siebert" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.04978.x" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009324v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054612v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2000.03582.x" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005221v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054616v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9902142" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052747v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1998.02026.x" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054617v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9709022" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052727v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cannon" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/291.4.616" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HC981BT6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052719v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/282.4.1143" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052711v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.4.1007" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052704v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bicak" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/265.1.126" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191630v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravabati Chingangbam" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Changbom Park" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077577v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvi P Madhani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Nair" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallego" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianys Feliciano" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966888v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Suto" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Han" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Yi" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416890v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda S Beckmann" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816578v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Jackson" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277286v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102302v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Habouzit" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Somerville" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979073v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Matsubara" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979060v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699837v2" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intae Jung" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Silk" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415736v2" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Thiebaut" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266048v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sousbie" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276009v3" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001151v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234587v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kassin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pacifici" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amorin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barro" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748067v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3535" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054646v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Breen" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Varri" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319007233" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054645v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008184" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054643v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjung Park" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054644v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Cohen" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Joshi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mauskopf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054640v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010310" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054639v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010322" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054641v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010309" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054642v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316009637" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054636v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462607" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054637v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Powell" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310002863" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054623v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2006043" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KTWQFG08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054624v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1913918" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743705v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054632v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008595v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Ph. Bernard" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054613v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boily" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054614v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054615v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226779v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lynden-Bell" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0695-6735" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091461618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyoung Jeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Contini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Rhee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2eaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung K Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556291" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Appleby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravabati Chingangbam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Pogosyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Changbom Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae3a8b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05479609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Ko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Christian Bernardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bernardeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Watkins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Devriendt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaviraj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04994522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Watkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04879158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Beckmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Volonteri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi An Dong-P&#225;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peirani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade2e0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05023636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Suto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongbong Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hwan Byun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Jang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Scofield" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunmo Ahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Baes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfed9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05075594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Jackson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M E Santos-Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Yi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143898v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fouvry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04646123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ting Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbom Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano G Sabiu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2df8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Schimd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Kraljic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449276" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R. Rowntree" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Vincenzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad K. Gibson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1384" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook E. Hong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetish K. Mishra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9276" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Jang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8ba7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwann Tep" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04490419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung K. Yi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad0e71" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agertz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347917" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04634599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Oh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Pak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Croom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad43dc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04639733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Chang Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad4d8a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449628" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04675133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a83" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peirani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsup Shim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cadiou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae151" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04909928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uzeirbegovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kraljic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petersen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae732" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda S. Beckmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0555" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyeok Im" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seong Hwang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Park" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunmi Song" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad67d2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Laigle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Beckmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smethurst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Simmons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1795" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accd68" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Johnston" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sophia Westbeek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Weide" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Elisa Chisari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jeong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeree Chung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9d8c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Magnan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1248" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reddish" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petersen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tep" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac494" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Peirani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Codis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1409" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1362" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Monari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7139" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044118" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1663" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Bazkiaei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spavone E. Iodice" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mihos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2596" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3981" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseung Choi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyeon J Khim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abf043" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03443317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trebitsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pfister" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037698" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433271v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colombi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Weinberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1344" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldauf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desjacques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.083530" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogosyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab263" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Habouzit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Somerville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pillepich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab496" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rams&#248;y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab077" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjung J. Park" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abe937" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987525v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jackson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaviraj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.G. Devriendt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab093" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Heissel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1945" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rosito" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Pedrosa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Tissera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chisari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Tenreiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039976" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Shin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Snaith" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gareth Few" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd08b" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Slyz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02988983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Colpi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2384" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748054v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Jackson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa970" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soussana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dave" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa250" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3319" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1853" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Giral Mart&#237;nez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2722" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Okabe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1479" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ca&#241;as" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia del P. Lagos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J. Elahi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Power" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Welker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052110" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429383v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilia Kutudila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Linguerri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ponce-Vargas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110649" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bate" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3166" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748059v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyeon J. Khim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bryant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab88a9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sonnenfeld" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gavazzi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3475" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2440" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368773v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2105" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368817v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hatfield" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarvis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidzon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2946" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160352v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834199" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darragh Ford" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gozaliasl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2490" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Rijcke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz166" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350191v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rozier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Fouvry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1227" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350199v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumak Maitra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Gaikwad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2828" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137273v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz356" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ghinea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pros.23771" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909616v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3216" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423649v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936048" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921653v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse van de Sande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D.P. Lagos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schulze" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3506" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Park" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysun Kimm" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3afe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368802v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2486" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368711v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elahi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia del P Lagos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2725" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Welker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van de Sande" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Elahi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2860" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921688v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834496" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nishimichi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Kitayama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3057" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1054" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711232v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab08f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L.A. Richardson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Schneider" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2093" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01548491v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Uhlemann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feix" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2616" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703924v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Joy Mccracken" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3055" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946077v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.G Devriendt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1936" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718049v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3057" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677174v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Uhlemann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimichi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2623" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695582v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731088" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856985v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty191" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768012v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1643" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818300v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nora Chisari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02055691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Binney" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2295" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822898v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L 'Huillier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty664" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792047v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volonteri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Simmons" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E G Devriendt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty324" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891281v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jindal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2567" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368674v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Spacek" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Richardson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Scannapieco" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aada01" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Koukoufilippas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jindal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1998" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645227v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730727" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645203v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bundy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2099" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554723v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx969" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582769v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa74b9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554065v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Kaviraj" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2778" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554093v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Magorrian" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629138" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613332v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monk" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1625" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747426v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx136" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630091" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555108v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malavasi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2864" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645493v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Beckmann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.A. Richardson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1831" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587609v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1092" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimm" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx126" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645199v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2973" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677531v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Uhlemann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prunet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645097v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1103" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307110v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.04.015" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360184v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lochhaas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1646" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453004v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baubet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.009" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01677647v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3221" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645013v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gavazzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2265" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382779v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1123" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440699v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Hsieh" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/2/24" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645070v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chisari" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1409" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645099v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reimberg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1074" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644717v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pogosyan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1570" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380598v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fouvry" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525928" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644950v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv360" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644975v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv231" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644861v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1500" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259931v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magorrian" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527052" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644973v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv028" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644927v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tillson" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv557" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644671v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2154" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644782v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2289" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644951v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv359" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644938v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/117" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645245v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu106" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645698v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/11" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645574v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;baut" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt135" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825697v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Siraj" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-246" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645612v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haehnelt" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts224" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300169v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Du Merle" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise Caliot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Bougu&#233;nec" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1141" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645694v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21636.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645808v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21160.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645917v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.023011" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645982v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01031.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645839v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19640.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645953v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousbie" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18395.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645863v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.083510" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645984v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davis" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silk" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18286.x" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646140v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16397.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646190v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15609.x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646174v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rimes" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00820.x" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646318v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciejewski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14121.x" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646295v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cardoso" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.14753.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646334v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14244.x" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646237v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.081301" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909962v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birnboim" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Engel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goerdt" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07648" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646314v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810657" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646333v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jaffe" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Novikov" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14176.x" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646264v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809945" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646499v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novikov" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12685.x" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00706679v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn560" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409691v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523669" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646383v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590370" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646371v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13763.x" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646644v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.11203.x" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646642v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lynden-Bell" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynden-Bell" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011125" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712150v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2007.00079.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111516v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Lynden-Bell" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.03.007" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F90L7ZPK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054622v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09182.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785905v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scannapieco" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Thacker" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09753.x" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054621v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09323.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713114v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503838102" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007812v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054625v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008398v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colombi" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07883.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714226v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg235" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054628v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prugniel" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024064126979" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MPDKBGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054626v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/380087" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054631v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siebert" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.04978.x" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009324v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054612v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2000.03582.x" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005221v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054616v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9902142" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052747v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1998.02026.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054617v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9709022" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052727v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cannon" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/291.4.616" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HC981BT6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052719v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/282.4.1143" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052711v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.4.1007" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052704v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bicak" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/265.1.126" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077577v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvi P Madhani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Nair" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallego" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianys Feliciano" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966888v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Suto" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Han" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Yi" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416890v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda S Beckmann" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816578v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Jackson" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277286v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102302v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Habouzit" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Somerville" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979073v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Matsubara" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979060v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699837v2" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intae Jung" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Silk" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415736v2" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Thiebaut" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266048v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sousbie" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276009v3" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001151v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04234587v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kassin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pacifici" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amorin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barro" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748067v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3535" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054646v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Breen" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Varri" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319007233" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054645v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008184" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054643v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjung Park" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054644v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Cohen" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Joshi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mauskopf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054640v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010310" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054639v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010322" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054641v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010309" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054642v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316009637" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054636v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462607" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054637v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Powell" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310002863" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054623v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2006043" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KTWQFG08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054624v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1913918" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743705v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054632v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008595v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Ph. Bernard" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054613v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boily" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054615v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226779v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lynden-Bell" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>