--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -694,277 +694,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
+                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aliénor Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754886v1</w:t>
+                <w:t xml:space="preserve">hal-04754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
+                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aliénor Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754881v1</w:t>
+                <w:t xml:space="preserve">hal-04754886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Durozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Durozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>