--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -694,277 +694,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
+                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aliénor Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754881v1</w:t>
+                <w:t xml:space="preserve">hal-04754886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
+                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aliénor Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754886v1</w:t>
+                <w:t xml:space="preserve">hal-04754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t>
               </w:r>
@@ -1069,277 +1069,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
+                <w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+                <w:t xml:space="preserve">Rafael Balastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">FROG V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789481v1</w:t>
+                <w:t xml:space="preserve">hal-03813340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Balastegui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813340v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Durozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Durozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>