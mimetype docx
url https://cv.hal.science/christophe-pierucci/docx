--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1003,1282 +1003,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp. 167-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dette publique de la France : de la panique à la sérénité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 401, pp. 87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La limitation des risques associés à la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 138, pp. 167-195</w:t>
+              <w:t xml:space="preserve">, 2016, 135, pp. 219-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Bouvier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 135, pp. 219-242</w:t>
+              <w:t xml:space="preserve">, 2016, 134, pp. 213-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La loi de finances pour 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp. 213-241</w:t>
+              <w:t xml:space="preserve">, 2015, 130, pp. 187-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La loi de finances pour 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'initiative de l'action des inspections générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.623-636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 130, pp. 187-211</w:t>
+              <w:t xml:space="preserve">, 2014, 125, pp. 217-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.623-636</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes et la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp. 33-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi de finances pour 2014</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la responsabilité des gestionnaires : la voie méconnue de la responsabilité pécuniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.1169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réforme efficace de la responsabilité des gestionnaires en droit public financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle, chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes généraux du droit applicables aux étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37, pp. 7-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit au procès équitable devant la juridiction financière répressive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125, pp. 217-234</w:t>
+              <w:t xml:space="preserve">, 1999, 66, pp. 189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130333v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extradition dans un but politique et norme conventionnelle internationale</w:t>
               </w:r>
@@ -4634,51 +4634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03670180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/irjs-editions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-droits-de-lhomme-a-lepreuve-du-local" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/leffectivite-des-droits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Manuel_de_finances_publiques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Droit_fondamental" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosclaude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03670180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/irjs-editions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-droits-de-lhomme-a-lepreuve-du-local" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/leffectivite-des-droits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Manuel_de_finances_publiques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Droit_fondamental" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosclaude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>