--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -175,993 +175,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le financement de la dette sociale issue de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El control financiero sobre el patrimonio público en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos RAICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité financière et l’application de la loi dans le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2174, pp. 19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le juge financier sanctionne pour la première fois la faute grave ayant causé un préjudice significatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04514647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le financement de la dette sociale issue de la crise sanitaire</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un régime de responsabilité unifié : la Cour des comptes, juge des ordonnateurs et des comptables publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle responsabilité des ordonnateurs devant la juridiction financière : plus de moyens, mais encore modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2, p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaction de la France face à la pandémie de covid-19 sous l’angle des finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.49-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La financiarisation du droit, la dette publique et la souveraineté de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 165, pp.87-100</w:t>
+              <w:t xml:space="preserve">, 2021, 155, pp. 51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, p. 225</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des institutions financières indépendantes sur la rédaction des lois financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp. 51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2174, pp. 19-24</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp. 201-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.326</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp. 214-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2, p. 27</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de finances pour 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp. 167-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.49-55</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dette publique de la France : de la panique à la sérénité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 401, pp. 87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La financiarisation du droit, la dette publique et la souveraineté de l’État</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlementaires face aux décrets d’avance devant le juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155, pp. 51-62</w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp. 249-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130271v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03129173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation des risques associés à la dette publique</w:t>
               </w:r>
@@ -2359,948 +2359,948 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La faute de gestion dans le cadre de la nouvelle responsabilité financière des gestionnaires publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national du service public (INSP). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestionnaires publics, quelle responsabilité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le coût financier du recouvrement de l’impôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Ayrault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recouvrement de l’imposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRJS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 131-146, 2024, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc, 978-2-85002-062-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRJS éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 131-146, 2024, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc, 978-2-85002-062-9</w:t>
+                <w:t xml:space="preserve">hal-04306973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire vivre une responsabilité financière des ordonnateurs (1948-2022) : la Cour de discipline budgétaire et financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Hirsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des responsabilités financières (1822-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.88-107, 2023, Comité d'histoire de la Cour des comptes, 9782111578654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dette publique et souveraineté de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pasqualini; Jacques Amar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dettes de l’Etat, dettes des entreprises, quel avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Bruylant - coll. Droit &amp; économie, pp. 209-222, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques erreurs à propos de la LOLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dussart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La LOLF a vingt ans !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, Presses de l’université de Toulouse 1 Capitole - Lextenso, p. 42-55, 2022, collection "Actes de colloques de l’IFR", 978-2-36170-262-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Autour d'un questionnement sur les impensés du droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impensés du droit administratif. Hommage à Jacques Caillosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, LGDJ - Lextenso, p. 7, 2022, Droit et société. Collection « Recherches et travaux »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Enjeux et possibilités d’une connaissance de la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Cabannes et Christophe Pierucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaître la dette publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp.9-15, 2021, Collection "Systèmes"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement du droit à la culture et les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Le Bris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à l’épreuve du local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58 (Tome 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 155-164, 2021, 978-2-84934-483-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution financière des collectivités territoriales à la réalisation du droit au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Le Bris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’homme à l’épreuve du local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58 (Tome 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 221-231, 2021, 978-2-84934-483-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation par les parlementaires de la légalité des actes réglementaires en matière budgétaire a-t-elle un avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Vandendriessche; Vincent Dussart; Martine Cliquennois; Aurélien Baudu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits de droit public, financier et constitutionnel. Mélanges en l'honneur de Michel Lascombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 437-447, 2020, 978-2-247-19936-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étatisation de la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Boudet; Caroline Lequesne-Roth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les administrations publiques à l'épreuve de leur dette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97-108, 2019, 978-2-84934-388-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle programmation financière [Loi de programmation des finances publiques, politique et changement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Ayrault; Julie Benetti; Matthieu Conan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières lois financières de la présidence Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...817 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRJS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 259-281, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4634,51 +4634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03670180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/irjs-editions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-droits-de-lhomme-a-lepreuve-du-local" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/leffectivite-des-droits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Manuel_de_finances_publiques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Droit_fondamental" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosclaude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306976v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03670180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/irjs-editions" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-droits-de-lhomme-a-lepreuve-du-local" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/leffectivite-des-droits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Manuel_de_finances_publiques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Droit_fondamental" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosclaude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>