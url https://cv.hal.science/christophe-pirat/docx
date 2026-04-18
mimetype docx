--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressurization-induced drop breakup through bubble growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+                <w:t xml:space="preserve">Continuous Manipulation and Characterization of Colloidal Beads and Liposomes via Diffusiophoresis in Single- and Double-Junction Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choongyeop Lee</w:t>
+                <w:t xml:space="preserve">Naval Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+                <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.L091601. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (15), pp.14644-14657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.L091601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211609v1</w:t>
+                <w:t xml:space="preserve">hal-04165339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Manipulation and Characterization of Colloidal Beads and Liposomes via Diffusiophoresis in Single- and Double-Junction Microchannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnan Chakra</w:t>
+                <w:t xml:space="preserve">Depressurization-induced drop breakup through bubble growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naval Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goran Vladisavljević</w:t>
+                <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nadal</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (15), pp.14644-14657. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.L091601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.L091601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165339v1</w:t>
+                <w:t xml:space="preserve">hal-04211609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring shells obtained from pure water drops evaporating on a soluble substrate</w:t>
               </w:r>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Norland Optical Adhesive (NOA)/silicon flow focusing devices for colloidal particle manipulation and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,77 +898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Accumulation of Colloidal Particles in Microgrooved Channels via Diffusiophoresis and Steady-State Electrolyte Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1175,51 +1175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag reduction on drop during impact on multiscale superhydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Trapping of Colloids in Microgrooved Channels via Diffusiophoresis under Steady-State Solute Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran T Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of frozen water droplets on highly hydrophobic porous surfaces: Temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,330 +1524,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced water repellency of surfaces coated with multiscale carbon structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hollow Rims from Water Drop Evaporation on Salt Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">C. Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (21), pp.214501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.214501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001701v1</w:t>
+                <w:t xml:space="preserve">hal-02290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Rims from Water Drop Evaporation on Salt Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mailleur</w:t>
+                <w:t xml:space="preserve">Enhanced water repellency of surfaces coated with multiscale carbon structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pirat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Colombani</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (21), pp.214501. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.364-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.214501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290270v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Drop Evaporation on Mushroom-like Superhydrophobic Surfaces: Temperature Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32, pp.2005-2009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of Cassie-to-Wenzel wetting transitions on superhydrophobic surfaces during drop impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lastakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ybert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2386,720 +2386,732 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 747, pp.103 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of slippage breakdown for a superhydrophobic microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (8), pp.082004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4892082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for simultaneous velocity and interface profile measurements on micro-structured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Guene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.2239-2244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2SM26781K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple rotations of a drop rolling inside a horizontal circular hydraulic jump</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale characterization of partially demineralized superficial and deep dentin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Savaro</w:t>
+                <w:t xml:space="preserve">Irina Mihaela Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lebon</w:t>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/64001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aug;121 (4), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eos.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358386v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of partially demineralized superficial and deep dentin surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple rotations of a drop rolling inside a horizontal circular hydraulic jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Farge</w:t>
+                <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Piednoir</w:t>
+                <w:t xml:space="preserve">Clément Savaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eos.12058⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (6), pp.64001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00949257v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion forces between AFM tips and superficial dentin surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 376 (1), pp.262-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop fragmentation due to hole formation during Leidenfrost impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3118,1613 +3130,1613 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3553277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyroscopic Instability of a Drop Trapped Inside an Inclined Circular Hydraulic Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (8), pp.084503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.084503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo regimes and transitions in the VKS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 77, pp.459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2010-00272-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying effective slip length over micropatterned hydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peichun Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (11), pp.112002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3266505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop Impact upon Micro- and Nanostructured Superhydrophobic Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Pacheco</w:t>
+                <w:t xml:space="preserve">Cassie-Baxter to Wenzel state wetting transition: Scaling of the front velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Lohse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sbragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borkent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la900330q⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10489-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766688v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassie-Baxter to Wenzel state wetting transition: Scaling of the front velocity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Peters</w:t>
+                <w:t xml:space="preserve">Drop Impact upon Micro- and Nanostructured Superhydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peichun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wessling</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leon Lefferts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10489-3⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (20), pp.12293-12298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900330q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818276v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple time scale dynamics in the breakdown of superhydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sbragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borkent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (6), pp.66002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/81/66002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of electrical field-induced flow reversal in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van der Wouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gardeniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (6), pp.945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b802800a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Breakdown of Superhydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Sbragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Borkent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (15), pp.156001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.156001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of a viscous film flowing down in the form of a vertical cylindrical curtain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoranjan Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.184501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.184501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to Spatiotemporal Chaos in a Two-Dimensional Hydrodynamic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.134502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.134502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of a Continuously Fed Two-Dimensional Viscous Film under a Destabilizing Gravitational Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (10), pp.104501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.104501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave vectors selection at the threshold of a generic instability of a hexagonal stationary pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 179, pp.92-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2789(03)00008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4734,51 +4746,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4801,70 +4813,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Brutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet Wetting and Evaporation; : from pure to complex fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.173-185, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00013-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4874,353 +4886,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotations d'une goutte dans un ressaut hydraulique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Savaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Non-Linéaire 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Henri Poincaré, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation d'une nappe cylindrique verticale de fluide visqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres du Non-Linéaire, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.233-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection des vecteurs d'ondes lors de la destrabilisation d'une structure hexagonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte-rendus de la 6° Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5230,114 +5242,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures d'un film visqueux bidimensionnel continûment alimenté sous gravité déstabilisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Nice Sophia Antipolis, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00090041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5484,51 +5496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Chakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Puijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vodolazskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-024-01119-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.L091601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.093605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran T Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.248002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.214501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lastakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin &#8220;cj&#8221; Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00825e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLV8G8NP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lastakowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bolognesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Guene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26781K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Savaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/64001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihaela Pelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Piednoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJQ1LQ68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Pelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00272-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichun Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Peters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266505" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pacheco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900330q" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbragaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borkent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10489-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lammertink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/66002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wouden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardeniers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802800a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6CLDBV84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sbragaglia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Borkent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.134502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.104501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00008-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50B9B7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00013-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Chakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Puijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vodolazskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-024-01119-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.L091601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.093605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran T Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.248002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.214501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lastakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin &#8220;cj&#8221; Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00825e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLV8G8NP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lastakowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MT1D5X15-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bolognesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Guene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26781K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihaela Pelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Piednoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJQ1LQ68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Savaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/64001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00272-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichun Tsai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbragaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borkent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10489-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pacheco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900330q" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lammertink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/66002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wouden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardeniers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802800a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6CLDBV84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sbragaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Borkent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.134502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.104501" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00008-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50B9B7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00013-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>