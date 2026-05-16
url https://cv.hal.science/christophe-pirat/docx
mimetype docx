--- v1 (2026-04-18)
+++ v2 (2026-05-16)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Manipulation and Characterization of Colloidal Beads and Liposomes via Diffusiophoresis in Single- and Double-Junction Microchannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnan Chakra</w:t>
+                <w:t xml:space="preserve">Depressurization-induced drop breakup through bubble growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naval Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goran Vladisavljević</w:t>
+                <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nadal</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (15), pp.14644-14657. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.L091601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.L091601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165339v1</w:t>
+                <w:t xml:space="preserve">hal-04211609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressurization-induced drop breakup through bubble growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+                <w:t xml:space="preserve">Continuous Manipulation and Characterization of Colloidal Beads and Liposomes via Diffusiophoresis in Single- and Double-Junction Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choongyeop Lee</w:t>
+                <w:t xml:space="preserve">Naval Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+                <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.L091601. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (15), pp.14644-14657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.L091601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211609v1</w:t>
+                <w:t xml:space="preserve">hal-04165339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring shells obtained from pure water drops evaporating on a soluble substrate</w:t>
               </w:r>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Norland Optical Adhesive (NOA)/silicon flow focusing devices for colloidal particle manipulation and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,77 +898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Accumulation of Colloidal Particles in Microgrooved Channels via Diffusiophoresis and Steady-State Electrolyte Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1175,51 +1175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag reduction on drop during impact on multiscale superhydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Trapping of Colloids in Microgrooved Channels via Diffusiophoresis under Steady-State Solute Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran T Vladisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of frozen water droplets on highly hydrophobic porous surfaces: Temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,330 +1524,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Rims from Water Drop Evaporation on Salt Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced water repellency of surfaces coated with multiscale carbon structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pirat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Colombani</w:t>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.214501⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.364-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290270v1</w:t>
+                <w:t xml:space="preserve">hal-02001701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced water repellency of surfaces coated with multiscale carbon structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pirat</w:t>
+                <w:t xml:space="preserve">Hollow Rims from Water Drop Evaporation on Salt Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">C. Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 428, pp.364-369. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (21), pp.214501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.214501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001701v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Drop Evaporation on Mushroom-like Superhydrophobic Surfaces: Temperature Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32, pp.2005-2009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of Cassie-to-Wenzel wetting transitions on superhydrophobic surfaces during drop impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choongyeop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lastakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ybert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Guene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.2239-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2665,303 +2665,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of partially demineralized superficial and deep dentin surfaces</w:t>
+                <w:t xml:space="preserve">Multiple rotations of a drop rolling inside a horizontal circular hydraulic jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Mihaela Pelin</w:t>
+                <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+                <w:t xml:space="preserve">Clément Savaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Farge</w:t>
+                <w:t xml:space="preserve">Luc Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Piednoir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aug;121 (4), pp.341-349. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (6), pp.64001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eos.12058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949257v1</w:t>
+                <w:t xml:space="preserve">hal-02358386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple rotations of a drop rolling inside a horizontal circular hydraulic jump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of partially demineralized superficial and deep dentin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mihaela Pelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duchesne</w:t>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Savaro</w:t>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lebon</w:t>
+                <w:t xml:space="preserve">Agnes Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aug;121 (4), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eos.12058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/64001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion forces between AFM tips and superficial dentin surfaces</w:t>
               </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 376 (1), pp.262-268. </w:t>
@@ -3198,90 +3198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyroscopic Instability of a Drop Trapped Inside an Inclined Circular Hydraulic Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (8), pp.084503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,494 +3443,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying effective slip length over micropatterned hydrophobic surfaces</w:t>
+                <w:t xml:space="preserve">Drop Impact upon Micro- and Nanostructured Superhydrophobic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peichun Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisia Peters</w:t>
+                <w:t xml:space="preserve">Sergio Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wessling</w:t>
+                <w:t xml:space="preserve">Leon Lefferts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Lammertink</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detlef Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (11), pp.112002. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (20), pp.12293-12298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3266505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la900330q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766689v1</w:t>
+                <w:t xml:space="preserve">hal-03766688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassie-Baxter to Wenzel state wetting transition: Scaling of the front velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying effective slip length over micropatterned hydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peichun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peters</w:t>
+                <w:t xml:space="preserve">Alisia Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sbragaglia</w:t>
+                <w:t xml:space="preserve">Matthias Wessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Borkent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Wessling</w:t>
+                <w:t xml:space="preserve">Rob Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10489-3⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (11), pp.112002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3266505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818276v1</w:t>
+                <w:t xml:space="preserve">hal-03766689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop Impact upon Micro- and Nanostructured Superhydrophobic Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peichun Tsai</w:t>
+                <w:t xml:space="preserve">Cassie-Baxter to Wenzel state wetting transition: Scaling of the front velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Pacheco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pirat</w:t>
+                <w:t xml:space="preserve">M. Sbragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Lefferts</w:t>
+                <w:t xml:space="preserve">B. Borkent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Lohse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Wessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (20), pp.12293-12298. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.391-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la900330q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10489-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766688v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple time scale dynamics in the breakdown of superhydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sbragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borkent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4140,90 +4140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Breakdown of Superhydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Sbragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Borkent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (15), pp.156001. </w:t>
@@ -4900,103 +4900,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotations d'une goutte dans un ressaut hydraulique circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Savaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Non-Linéaire 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Henri Poincaré, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,51 +5496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Chakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Puijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vodolazskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-024-01119-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.L091601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.093605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran T Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.248002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.214501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lastakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin &#8220;cj&#8221; Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00825e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLV8G8NP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lastakowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MT1D5X15-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bolognesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Guene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26781K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihaela Pelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Piednoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJQ1LQ68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Savaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/64001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00272-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichun Tsai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbragaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borkent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10489-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pacheco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900330q" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lammertink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/66002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wouden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardeniers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802800a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6CLDBV84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sbragaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Borkent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.134502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.104501" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00008-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50B9B7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00013-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Chakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Puijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vodolazskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-024-01119-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongyeop Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.L091601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.093605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran T Vladisavljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.248002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.214501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lastakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin &#8220;cj&#8221; Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00825e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLV8G8NP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lastakowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MT1D5X15-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bolognesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Guene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26781K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Savaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/64001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihaela Pelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJQ1LQ68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00272-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichun Tsai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pacheco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900330q" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Peters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peters" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbragaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borkent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10489-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lammertink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/66002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wouden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardeniers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802800a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6CLDBV84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sbragaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Borkent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.156001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.134502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.104501" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00008-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V50B9B7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00013-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>