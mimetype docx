--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -72,3037 +72,3037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
+                <w:t xml:space="preserve">Achieving Harmonized and Integrated Long‐Term Environmental Observation of Essential Ecosystem Variables ‐ The eLTER Framework of Standard Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Theresa Lumpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
+                <w:t xml:space="preserve">James Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.e2025EF006743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025ef006743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574658v1</w:t>
+                <w:t xml:space="preserve">hal-05608464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genetic differentiations revealed a new freshwater species of Gammarus from the French Pyrenees</w:t>
+                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5757.3.5⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533596v1</w:t>
+                <w:t xml:space="preserve">hal-05574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive macrophytes as refuge and habitat for zooplankton: insights from a mesocosm experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Morphological and genetic differentiations revealed a new freshwater species of Gammarus from the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-025-06001-1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5757 (3), pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5757.3.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301242v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of freshwater organisms to multiple stressors in a climate change scenario: a review on small-scale experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Water Quality and the Relationship Between WQI and Benthic Macroinvertebrate Communities as Ecological Indicators in the Ghris Watershed, Southeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria S Andrade</w:t>
+                <w:t xml:space="preserve">Ali El Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Ale</w:t>
+                <w:t xml:space="preserve">Saida Ait Boughrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Monserrat</w:t>
+                <w:t xml:space="preserve">Ismail Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo A Roa-Fuentes</w:t>
+                <w:t xml:space="preserve">Abdellali Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36034-x⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w17142055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04929701v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling diverse and implications for science policy and the question of power: insights from the French RZA-RI and the Expé-1point5 experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive macrophytes as refuge and habitat for zooplankton: insights from a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+                <w:t xml:space="preserve">Benjamin Misteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Léa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aijuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e157681⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 853, pp.1289-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-025-06001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314216v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of freshwater organisms to multiple stressors in a climate change scenario: a review on small-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Roussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Florencia Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria S Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Ale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo A Roa-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.4431-4444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36034-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04975888v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of two new species of freshwater Gammarus Fabricius, 1775 (Amphipoda: Gammaridae) from the Middle Atlas of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi A Taybi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1026, pp.123-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/ejt.2025.1026.3109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Water Quality and the Relationship Between WQI and Benthic Macroinvertebrate Communities as Ecological Indicators in the Ghris Watershed, Southeast Morocco</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae Squalli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w17142055⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389660v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling diverse and implications for science policy and the question of power: insights from the French RZA-RI and the Expé-1point5 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.e157681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e157681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095486v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the macroinvertebrate community to urban wastewater pollution in the upper Ouémé Basin in Benin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin de la Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024006⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626593v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eLTER research infrastructure: Current design and coverage of environmental and socio-ecological gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ohnemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dirnböck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaana Bäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.100456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal determinants of aquatic macroinvertebrate communities in small shallow lakes and ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-024-02911-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 955, pp.177304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rooted floating-leaf macrophytes structure the coexistence of different phytoplankton assemblages within a shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 851 (4), pp.915-939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-023-05366-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Explaining the Distribution of Physella acuta (Draparnaud, 1805) in Freshwaters of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Fouzi Taybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Glöer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w16060803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a set of environmental variables on the leaf litter breakdown rate in natural streams of the equatorial forest in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
+                <w:t xml:space="preserve">Jean Dzavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395158v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a set of environmental variables on the leaf litter breakdown rate in natural streams of the equatorial forest in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dzavi</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722452v1</w:t>
+                <w:t xml:space="preserve">hal-04478990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Responses of the macroinvertebrate community to urban wastewater pollution in the upper Ouémé Basin in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudjodé Simon Abahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Midogbo Gnohossou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478990v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of macrophyte removal on aquatic biodiversity in rivers and lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misteli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Motitsoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 325, pp.116442. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827323v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Effet des Eaux Usées Industrielles sur la Qualité de l’Eau de la Rivière Klou au Centre du Bénin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of altitude on spring macroinvertebrates and water quality in South West region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotèkpo Hervé Akodogbo</w:t>
+                <w:t xml:space="preserve">Sylvie Belengfe Chinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafiou Raoul Thierry Gouton</w:t>
+                <w:t xml:space="preserve">Pascale Mbanga Medjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayodélé Shola David Darius Adje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Midogbo Gnohossou</w:t>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Polycarpe Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19044/esj.2023.v19n3p148⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978398v1</w:t>
+                <w:t xml:space="preserve">hal-04247014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Evaluation de l’Effet des Eaux Usées Industrielles sur la Qualité de l’Eau de la Rivière Klou au Centre du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudjodé Simon Abahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Hotèkpo Hervé Akodogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiou Raoul Thierry Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayodélé Shola David Darius Adje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Midogbo Gnohossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19044/esj.2023.v19n3p148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Freshwater Alien Animal Species in Morocco: Current Knowledge and Management Issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15020169⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003277v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of altitude on spring macroinvertebrates and water quality in South West region of Cameroon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution of Freshwater Alien Animal Species in Morocco: Current Knowledge and Management Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Fouzi Taybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.10. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2023010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15020169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247014v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of freshwater biodiversity in Tunisia in a climate change context: combining amphipod distribution data and molecular analyses to improve priorities</w:t>
               </w:r>
@@ -3222,64 +3222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,90 +3356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3607,103 +3607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (3), pp.e10469. </w:t>
@@ -3735,4540 +3735,4549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How invasive macrophytes affect macroinvertebrate assemblages and sampling efficiency: Results from a multinational survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of macrophyte removal on aquatic biodiversity in rivers and lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misteli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Kengne Fosso</w:t>
+                <w:t xml:space="preserve">Eirin Aasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nompumelelo Catherine Baso</w:t>
+                <w:t xml:space="preserve">Sarah Faye Harpenslager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Motitsoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2022.125998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.116442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729123v1</w:t>
+                <w:t xml:space="preserve">hal-03827323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrates in small shallow lakes and ponds: a new sampling method to study the influence of environmental factors on their communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-021-09939-1⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552698v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for monitoring macrophyte communities in small shallow lakes and ponds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Labat</w:t>
+                <w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raitif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-022-02416-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651964v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for monitoring macrophyte communities in small shallow lakes and ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5-6), pp.1627-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-022-02416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380978v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Invertebrates in small shallow lakes and ponds: a new sampling method to study the influence of environmental factors on their communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.585-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-021-09939-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690423v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826958v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829811v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Macroinvertebrate Communities to Hydromorphological Restoration of Headwater Streams in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Omoniyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14040553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Stenasellidae in Africa and description of a new species of Metastenasellus from Cameroonian groundwaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pountougnigni Oumarou Farikou</w:t>
+                <w:t xml:space="preserve">How invasive macrophytes affect macroinvertebrate assemblages and sampling efficiency: Results from a multinational survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piscart Christophe</w:t>
+                <w:t xml:space="preserve">Lorraine Kengne Fosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sob Nangou Paul Bertrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nompumelelo Catherine Baso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subterranean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/subtbiol.40.76301⟩</w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.125998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2022.125998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501312v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeoh Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Hideaki Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Delmotte</w:t>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Inger Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03338747v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal determinants of aquatic macrophyte communities in least-impacted small shallow lakes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13050609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05474226v2</w:t>
+                <w:t xml:space="preserve">hal-03195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Larsen</w:t>
+                <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403978v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal determinants of aquatic macrophyte communities in least-impacted small shallow lakes in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Labat</w:t>
+                <w:t xml:space="preserve">Maëva Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thiébaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13050609⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195798v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Fanini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Enzo Pranzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Pranzini</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 250, pp.107148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Species of Freshwater Amphipods Echinogammarus (Amphipoda, Gammaridae) from Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Stenasellidae in Africa and description of a new species of Metastenasellus from Cameroonian groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pountougnigni Oumarou Farikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Hadjab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Piscart Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sob Nangou Paul Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebaze Togouet Serge Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/taxonomy1010005⟩</w:t>
+              <w:t xml:space="preserve">Subterranean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/subtbiol.40.76301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059056v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Nutrients and Macroinvertebrates Control Litter Mixing Effects on Decomposition in Temperate Streams</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Mamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00410-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165628v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf Nutrients and Macroinvertebrates Control Litter Mixing Effects on Decomposition in Temperate Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Rodriguez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.400-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00410-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mišel Jelić</w:t>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970981v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can interspecific interactions in freshwater benthic macroinvertebrates modify trace element availability from sediment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Soledad Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.125594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02403881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Species of Freshwater Amphipods Echinogammarus (Amphipoda, Gammaridae) from Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramzi Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+              <w:t xml:space="preserve">Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.36 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/taxonomy1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Corti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Tockner</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905453v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, diversity and distribution of freshwater epigean amphipods in Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjab Ramzi</w:t>
+                <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khammar Hichem</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaouadi Sonia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55, pp.13. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2019012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277433v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerrorchestia taboukeli sp. nov., a new terrestrial amphipod (Amphipoda, Talitridae) from Martinique Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origin, diversity and distribution of freshwater epigean amphipods in Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjab Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khammar Hichem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaouadi Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2019.588⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2019012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336608v1</w:t>
+                <w:t xml:space="preserve">hal-02277433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and Distribution of Macroinvertebrates of the Affon River in Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olakonlé Serge Samon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéby Modeste Gouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darius Adje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koudjodé Simon Abahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Madina Tchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 09 (04), pp.173-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojms.2019.94013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Quadrivisio (Amphipoda, Maeridae) from coastal tropical lagoons (Benin, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gnohossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 533 (533), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2019.533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindicateurs des milieux aquatiques lotiques en République centrafricaine : macro-invertébrés benthiques et pression anthropique du cours d’eau Nguitto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
+                <w:t xml:space="preserve">Cerrorchestia taboukeli sp. nov., a new terrestrial amphipod (Amphipoda, Talitridae) from Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Patricia Wango</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/revec.2018.1961⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 588 (588), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2019.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533290v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroinvertebrate identity mediates the effects of litter quality and microbial conditioning on leaf litter recycling in temperate streams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3790⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739502v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroinvertebrate identity mediates the effects of litter quality and microbial conditioning on leaf litter recycling in temperate streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2542-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637292v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new groundwater species of Pseudoniphargus (Amphipoda: Pseudoniphargidae) fromAlgeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinda Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4482 (1), pp.125-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.4482.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">TWO NEW SPECIES OF GAMMARID AMPHIPODS FROM TUNISIAN FRESH WATERS (AMPHIPODA, GAMMARIDAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t>
+              <w:t xml:space="preserve">Crustaceana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (11), pp.1327-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685403-00003837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848468v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO NEW SPECIES OF GAMMARID AMPHIPODS FROM TUNISIAN FRESH WATERS (AMPHIPODA, GAMMARIDAE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raitif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Agator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crustaceana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685403-00003837⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935096v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Orenstein E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dick</w:t>
+                <w:t xml:space="preserve">Jennifer Holzer M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Orenstein E.</w:t>
+                <w:t xml:space="preserve">Christoph Wohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of aquatic macroinvertebrates in relationship with the environmental factors of a lotic ecosystem in tropical region: the Sô river in South-East of Benin (West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindicateurs des milieux aquatiques lotiques en République centrafricaine : macro-invertébrés benthiques et pression anthropique du cours d’eau Nguitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clair Ngoay-Kossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinsou Cosme Koudenoukpo</w:t>
+                <w:t xml:space="preserve">Solange Patricia Wango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chikou</w:t>
+                <w:t xml:space="preserve">Serge Florent Bolevane Ouantinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Entomology and Zoology Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/revec.2018.1961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336603v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t>
+                <w:t xml:space="preserve">A new groundwater-dwelling species of Euryrhynchina from Cameroon (Malacostraca, Decapoda, Euryrhynchidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youn Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sammy De Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Raoul P. Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Arthur Anker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4254 (1), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4254.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481168v1</w:t>
+                <w:t xml:space="preserve">hal-01519449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new groundwater-dwelling species of Euryrhynchina from Cameroon (Malacostraca, Decapoda, Euryrhynchidae)</w:t>
+                <w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy De Grave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul P. Tuekam Kayo</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Anker</w:t>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4254 (1), pp.120-126. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4254.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519449v1</w:t>
+                <w:t xml:space="preserve">hal-01481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process: the role of leaf litter characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), pp.429-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8287,6680 +8296,6805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rising temperature on a functional process: consumption and digestion of leaf litter by a freshwater shredder</w:t>
+                <w:t xml:space="preserve">Diversity of aquatic macroinvertebrates in relationship with the environmental factors of a lotic ecosystem in tropical region: the Sô river in South-East of Benin (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Foucreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Zinsou Cosme Koudenoukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hervant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Chikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Imorou Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sertge Hubert Zebaze Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Entomology and Zoology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1 - 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301723v1</w:t>
+                <w:t xml:space="preserve">hal-02336603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WATER. Saving freshwater from salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles P. Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J. Kefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf B. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda J. Dyack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 351 (6276), pp.914-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aad3488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding choice and predation pressure of two invasive gammarids, Gammarus tigrinus and Dikerogammarus villosus, under increasing temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 781 (1), pp.43-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-015-2312-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Vulnerability and resilience of freshwater and marine ecosystems: 3rd International Limnology and Oceanography Conference (JILO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 781 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-016-2880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and joint toxicity of the herbicide S-metolachlor and a metabolite, deethylatrazine on aquatic crustaceans: Difference between ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Saplairoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165, pp.118-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic invertebrate fauna of wells in a tropical mountain climate, western Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of rising temperature on a functional process: consumption and digestion of leaf litter by a freshwater shredder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Zébazé Togouet</w:t>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fomena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Piscart</w:t>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/16085914.2015.1113922⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/fal/2016/0841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263118v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of hsp70 genes in the freshwater key species Gammarus pulex (Crustacea, Amphipoda) exposed to thermal stress: effects of latitude and ontogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic invertebrate fauna of wells in a tropical mountain climate, western Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Nana Nkemegni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Zébazé Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cottin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">A. Fomena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. F. Pountougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-014-0885-1⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.393--401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2015.1113922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135565v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of hsp70 genes in the freshwater key species Gammarus pulex (Crustacea, Amphipoda) exposed to thermal stress: effects of latitude and ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185 (3), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-014-0885-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231746v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben J. Kefford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (3), pp.463-476. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01005504v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling groundwater modeling and biological indicators for identifying river/aquifer exchanges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00954703v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses to rising temperature in Gammarus pulex (Crustacea) populations living under continental or Mediterranean climates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling groundwater modeling and biological indicators for identifying river/aquifer exchanges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (68), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00942751v1</w:t>
+                <w:t xml:space="preserve">hal-00954703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Climate-Related Change in Vegetation on Leaf Litter Consumption and Energy Storage by Gammarus pulex from Continental or Mediterranean Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Physiological and metabolic responses to rising temperature in Gammarus pulex (Crustacea) populations living under continental or Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Foucreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077242⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00876961v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of the effect of temperature on lethal and sublethal toxicities of ammonia for three common freshwater shredders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New methods for the investigation of leaf litter breakdown in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.055⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 700, pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-012-1239-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784546v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of leaf litter characteristics on leaf conditioning and on consumption by Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.1672-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823710v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00845040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effects of water level reduction and an increase in ammonia concentration on organic matter processing by key freshwater shredders in alluvial wetlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of the effect of temperature on lethal and sublethal toxicities of ammonia for three common freshwater shredders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12084⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (3), pp.1016-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00786492v1</w:t>
+                <w:t xml:space="preserve">halsde-00784546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods for the investigation of leaf litter breakdown in river sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The combined effects of water level reduction and an increase in ammonia concentration on organic matter processing by key freshwater shredders in alluvial wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.763-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-012-1239-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784639v1</w:t>
+                <w:t xml:space="preserve">halsde-00786492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leaf litter characteristics on leaf conditioning and on consumption by Gammarus pulex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00845040v1</w:t>
+                <w:t xml:space="preserve">halsde-00823710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.537-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13157-013-0411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Echinogammarus from algerian freshwaters, Echinogammarus araktis n. Sp (Peracarida, Amphipoda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Salinisation of rivers: An urgent ecological issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Canedo-Arguelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben J. Kefford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf B. Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crustaceana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685403-00003252⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173, pp.157-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942591v1</w:t>
+                <w:t xml:space="preserve">halsde-00784529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinisation of rivers: An urgent ecological issue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new species of Echinogammarus from algerian freshwaters, Echinogammarus araktis n. Sp (Peracarida, Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemoi Merzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinda Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Crustaceana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (13-14), pp.1623-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685403-00003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784529v1</w:t>
+                <w:t xml:space="preserve">halsde-00942591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Climate-Related Change in Vegetation on Leaf Litter Consumption and Energy Storage by Gammarus pulex from Continental or Mediterranean Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 e77242 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00736087v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00876961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crustacés aquatiques souterrains d’Afrique et de Madagascar : bilan et enjeux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spelunca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336585v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00682106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cottin</w:t>
+                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00682106v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated checklist of freshwater stygobiotic crustaceans of Africa and Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Les crustacés aquatiques souterrains d’Afrique et de Madagascar : bilan et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Zébazé Togouet Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crustaceana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spelunca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00750200v1</w:t>
+                <w:t xml:space="preserve">hal-02336585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Scale Variation in the Salinity Sensitivity of Riverine Macroinvertebrates: Eastern Australia, France, Israel and South Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graeme L. Hickey</w:t>
+                <w:t xml:space="preserve">An annotated checklist of freshwater stygobiotic crustaceans of Africa and Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avital Gasith</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge H. Zebaze Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035224⟩</w:t>
+              <w:t xml:space="preserve">Crustaceana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (12-13), pp.1613-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685403-00003134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00697320v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of invasive amphipods on leaf litter recycling in aquatic ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+                <w:t xml:space="preserve">Global Scale Variation in the Salinity Sensitivity of Riverine Macroinvertebrates: Eastern Australia, France, Israel and South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben J. Kefford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme L. Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avital Gasith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E. Dunlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-011-9969-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00642479v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00697320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological responses to temperature of the &amp;quot;killer shrimp&amp;quot; Dikerogammarus villosus : Is the invader really stronger than the native Gammarus pulex ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 159 (3), pp.268-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00591925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter recycling in benthic and hyporheic layers in agricultural streams with different types of land use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Maazouzi</w:t>
+                <w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Montuelle</w:t>
+                <w:t xml:space="preserve">Jaimie T. A. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409 (20), p. 4373 - p. 4380. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637662v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00555642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records, pathways and distributions of four new Ponto-Caspian amphipods in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leaf litter recycling in benthic and hyporheic layers in agricultural streams with different types of land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica - Ecology and Management of Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), p. 4373 - p. 4380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00641384v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138, pp.537-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00580578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">First records, pathways and distributions of four new Ponto-Caspian amphipods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontan Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t>
+              <w:t xml:space="preserve">Limnologica - Ecology and Management of Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.290-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00555642v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00641384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are salinity tolerances of non-native macroinvertebrates in France an indicator of potential for their translocation in a new area ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J. Kefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.107-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Potential impact of invasive amphipods on leaf litter recycling in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.2861-2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-011-9969-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00464218v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00642479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Amphipod invaders a threat to the regional biodiversity? Conservation prospects for the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (4), pp.856-863. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9506-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00465309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of large litter bag burial for the study of leaf breakdown in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sarriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 641 (1), pp.203-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-009-0082-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00461735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental mediation of intraguild predation between the freshwater invader Gammarus pulex and the native G. duebeni Celticus.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.2141-2145. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.753-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9497-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424434v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00464218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of habitat-related resources on fatty acid composition and body weight of the invasive Dikerogammarus villosus in an artificial reservoir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental mediation of intraguild predation between the freshwater invader Gammarus pulex and the native G. duebeni Celticus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie T.A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pihan</w:t>
+                <w:t xml:space="preserve">David Mc Crisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Masson</w:t>
+                <w:t xml:space="preserve">Calum Mac Neil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 175 (4), pp.327-338. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.2141-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2009/0175-0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9497-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00461715v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00424434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intense agricultural practices on heterotrophic processes in streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of habitat-related resources on fatty acid composition and body weight of the invasive Dikerogammarus villosus in an artificial reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.010⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 175 (4), pp.327-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2009/0175-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870740v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00461715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion of the North American alien amphipod Gammarus tigrinus Sexton, 1939 (Crustacea : Gammaridae) in Brittany, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of intense agricultural practices on heterotrophic processes in streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Genoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.1011-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2008.3.4.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00353319v1</w:t>
+                <w:t xml:space="preserve">hal-00870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acanthocephalan parasite increases the salinity tolerance of the freshwater amphipod Gammarus roeseli (Crustacea: Gammaridae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Range expansion of the North American alien amphipod Gammarus tigrinus Sexton, 1939 (Crustacea : Gammaridae) in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-007-0252-0⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.461-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2008.3.4.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168824v1</w:t>
+                <w:t xml:space="preserve">halsde-00353319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and microhabitats of native and non-native gammarids (Amphipoda, Crustacea) in Brittany, with particular reference to the endangered endemic sub-species Gammarus duebeni celticus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An acanthocephalan parasite increases the salinity tolerance of the freshwater amphipod Gammarus roeseli (Crustacea: Gammaridae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon H. Copp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Dennis Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34 (3), pp.524-533. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (9), pp.741-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01609.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-007-0252-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089988v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acanthocephalan parasite increases the salinity tolerance of the freshwater amphipod Gammarus Roeseli (Crustacea: Gammaridae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution and microhabitats of native and non-native gammarids (Amphipoda, Crustacea) in Brittany, with particular reference to the endangered endemic sub-species Gammarus duebeni celticus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Alain Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon H. Copp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturwissenschafte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-007-0252-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (3), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01609.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00229720v1</w:t>
+                <w:t xml:space="preserve">hal-00089988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinization consequences in running waters : the use of a ‘sentinel substrate' as bioassessment method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An acanthocephalan parasite increases the salinity tolerance of the freshwater amphipod Gammarus Roeseli (Crustacea: Gammaridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturwissenschafte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (9), pp.741-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-007-0252-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015508v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00229720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and microhabitats of native and non-native gammarids (Amphipoda, Crustacea) in Brittany, with particular reference to the endangered endemic sub-species Gammarus duebeni celticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon H. Copp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (3), pp.524-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01609.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00229716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring changes in freshwater macroinvertebrate communities along a salinity gradient using artificial substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 116(1-3), pp.529-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of salinity in the selection of biological traits of freshwater invertebrates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Salinization consequences in running waters : the use of a ‘sentinel substrate' as bioassessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25(2), pp.477-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022914v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating asymmetry of natural populations of aquatic insects along a salinity gradients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of salinity in the selection of biological traits of freshwater invertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Bioindicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15555270601003789⟩</w:t>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166(2), pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2006/0166-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096541v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and structure of macroinvertebrate communities along a small permanent salinity gradient (Meurthe River, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fluctuating asymmetry of natural populations of aquatic insects along a salinity gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Bioindicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1(4), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15555270601003789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015203v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of fluctuating asymmetry among larval instars in an aquatic, holometabolous insect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biodiversity and structure of macroinvertebrate communities along a small permanent salinity gradient (Meurthe River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 328(10-11), pp.912-917</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 551, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014409v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns along a salinity gradient: the case of net-spinning caddisflies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decrease of fluctuating asymmetry among larval instars in an aquatic, holometabolous insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328(10-11), pp.912-917</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03102363v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history traits of the invader Dikerogammarus villosus (Crustacea : Amphiphoda) in the Moselle river, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biodiversity patterns along a salinity gradient: the case of net-spinning caddisflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (9), pp.2235-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-004-4783-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015502v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-related life-history traits of an invasive gammarid species: evaluation with a Laird–Gompertz model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Life history traits of the invader Dikerogammarus villosus (Crustacea : Amphiphoda) in the Moselle river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89, pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726794v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growth-related life-history traits of an invasive gammarid species: evaluation with a Laird–Gompertz model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (12), pp.2006-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/Z03-188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecological traits of the amphipod invader &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; on a mesohabitat scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158 (1), pp.43-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0003-9136/2003/0158-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14970,2954 +15104,2954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin de la Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau des Zones Ateliers (RZA) : un terrain expérimental et réflexif pour la co-construction des savoirs et la transformation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prospectives de l’institut écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INEE-CNRS, Oct 2022, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process : the role of leaf litter characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversity and distribution of freshwater amphipods from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.42-430</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689257v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of freshwater amphipods from Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process : the role of leaf litter characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.42-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398633v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la qualité des litières et les organismes décomposeurs contrôlent le recyclage de la matière organique particularie en milieu aquatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Rodriguez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées du GDR 3716 Groupe de Recherche en Ecologie Trophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un double barrage sur la dynamique saisonnière des communautés de phytoplancton et de microphytobenthos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378248v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des eaux souteerraines du Bénin : un nouveau champ de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Faune des eaux souterraines du Bénin : un nouveau champ de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d'Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408920v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la qualité de la litière et de son conditionnement sur les traits d’alimentation de 11 macroinvertébrés aquatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faune des eaux souteerraines du Bénin : un nouveau champ de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lanuzel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Moïssou Lagnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Harrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409083v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets de la qualité de la litière et de son conditionnement sur les traits d’alimentation de 11 macroinvertébrés aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lanuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489781v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des eaux souterraines du Bénin : un nouveau champ de recherches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity of freswhater organisms of the Selune River: assessment of phyto- and zoo-plankton and benthic macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Workshop Selune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100081v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la diversité fonctionnelle de la ripisylve dans la structure des réseaux trophiques des cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of freswhater organisms of the Selune River: assessment of phyto- and zoo-plankton and benthic macroinvertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence d’un double barrage sur la dynamique saisonnière des communautés de phytoplancton et de microphytobenthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Coudreuse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Selune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">4ième Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378259v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses écophysiologiques du crustacé aquatique Gammarus pulex aux stress thermiques, à l’ammoniac et à leur intéraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d’Ecophysiologie Animale (CEPA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses écophysiologiques du crustacé aquatique Gammarus pulex au stress thermique, à l’ammoniac et à leur interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'EcoPhysiologie Animale – CEPA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the presence of the freshwater amphipod genera Gammarus and Pseudoniphargus in Central and Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Amphipoda (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In lab and in situ assessment of pesticide effects on aquatic organisms: key role of groundwater monitoring of Ariège alluvial plain (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les invertébrés pour localiser les échanges nappe-rivière. Conséquences pour la gestion des grands fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 1ère Conférence internationale - IS. Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité agricole sur le fonctionnement trophique de cours d'eau breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Genoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationalde des Limnologues et Océanographes (CILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17927,1026 +18061,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical analysis of the eLTER France network compliance with the Whole System Approach concept of eLTER Reseach Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERERNO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Bioblitz on a French campus: Rapid biotic and abiotic inventory at Campus Beaulieu of the University Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Harjung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological responses of Gammarus pulex to the combined effects of temperature and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des ressources en eau, biodiversités de la faune aquatique souterraine et du zooplankton de trois bassins versants d’Afrique (Afrique centrale et de l’ouest) : impacts des perturbations anthropiques, climatiques et de la pollution. Premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ngoay Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 20 ans du bureau d’Afrique Centrale et des Grands Lacs de l’Agence Universitaire de la Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into population structure and length-mass relationships in Notodiscus hookeri, the single land snail native from sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society of Experiemental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des invertébrés exotiques présents dans les eaux douces françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du programme Invasions Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Molliets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18956,306 +19090,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface (Gammares d'eau douce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association française de limnologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.122, 2012, Introduction Pratique à la Systématique des Organismes des Eaux Continentales Françaises, ISBN 9782954225807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface : gammares d'eau douce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française de Limnologie, pp.122, 2012, Introduction pratique à la systématique des organismes des eaux continentales de France, 978-2-9542258-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19265,409 +19399,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et perspectives : approches transformatives, changement d'échelle et implications pour l'Enseignement Supérieur et la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sanaga River, an Example of Biophysical and Socio-Cultural Integration in Cameroon, Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge H Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse Nyamsi Tchatcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca E Tharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karl M. Wantzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River culture: life as a dance to the rhythm of the waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, pp.145-164, 2023, 978-92-3-100540-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54677/gxty3329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class Malacostraca (subclass Eumalacostraca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Coineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Messana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification and Ecology of Freshwater Arthropods in the Mediterranean Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.157-223, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821844-0.00018-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19677,147 +19811,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00359014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19827,147 +19961,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving harmonized and integrated long-term environmental observation of essential ecosystem variables - eLTER's Framework of Standard Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Lumpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dirnboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19977,1839 +20111,1839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Cormy</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vrchovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357378v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières en milieu alluvionnaire – Guide méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; Zone Atelier Bassin du Rhône (ZABR); GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2015, 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21819,114 +21953,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la salinité dans la dynamique et la régulation de la biodiversité des communautés de macroinvertébrés dulçaquicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Paul Verlaine - Metz, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004METZ027S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId670"/>
+      <w:footerReference w:type="default" r:id="rId672"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22073,51 +22207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.3.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misteli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijuan Liao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06001-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Gutierrez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria S Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Ale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Monserrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Roa-Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36034-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mabrouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi A Taybi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.1026.3109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ait Boughrous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Abdaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Squalli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudjod&#233; Simon Abahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midogbo Gnohossou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ohnemus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnb&#246;ck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana B&#228;ck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100456" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02911-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05366-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Fouzi Taybi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gl&#246;er" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dzavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirin Aasland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Faye Harpenslager" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Motitsoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116442" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot&#232;kpo Herv&#233; Akodogbo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Raoul Thierry Gouton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayod&#233;l&#233; Shola David Darius Adje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n3p148" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belengfe Chinche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mbanga Medjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Polycarpe Tuekam Kayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ayati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hupa&#322;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhaouadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rewicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02617-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Zambo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Essomba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Nanfack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Edoa Owona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kouedeum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.1.1231" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Kengne Fosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Catherine Baso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.125998" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09939-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02416-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Omoniyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040553" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pountougnigni Oumarou Farikou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piscart Christophe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sob Nangou Paul Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebaze Togouet Serge Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.40.76301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13050609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadjab" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1010005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02165628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00410-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Soledad Andrade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Gagneten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125594" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjab Ramzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammar Hichem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaouadi Sonia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.588" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakonl&#233; Serge Samon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;by Modeste Gouissi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darius Adje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Madina Tchaou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2019.94013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277426v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gnohossou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.533" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clair Ngoay-Kossy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Patricia Wango" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florent Bolevane Ouantinam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1961" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3790" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Hafid" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4482.1.5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935096v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003837" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinsou Cosme Koudenoukpo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chikou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertge Hubert Zebaze Togouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy De Grave" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul P. Tuekam Kayo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Anker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4254.1.8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03049201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301723v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0841" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Hawkins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf B. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda J. Dyack" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3488" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2880-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01378678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Saplairoles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.030" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC549LWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263118v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nana Nkemegni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fomena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Pountougnigni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piscart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1113922" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01135565v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0885-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942751v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.11.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5ZNV23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876961v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077242" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784546v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKDQD5S7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786492v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12084" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHNRM4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1239-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLRWCL1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00845040v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12158" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942591v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemoi Merzoug" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003252" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-235FGK0C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784529v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Canedo-Arguelles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Prat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54ND8P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336585v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Tuekam Kayo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Z&#233;baz&#233; Togouet Serge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Zebaze Togouet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003134" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-P3RZ2SDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00697320v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hickey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Gasith" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Ben-David" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Dunlop" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00642479v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9969-y" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DBTZ2XH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591925v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.03.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN2RBVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.060" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641384v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontan Bruno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.12.004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV97HWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579609v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.09.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBTKMVZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465309v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9506-4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJZHG60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sarriquet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0082-5" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CSC38MF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424434v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mc Crisken" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mac Neil" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9497-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4FKNRV2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461715v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2009/0175-0327" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353319v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2008.3.4.15" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168824v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Webb" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0252-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65C7S37T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089988v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01609.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FBV4TKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229720v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Beisel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229716v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086306v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022914v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0166-0185" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096541v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555270601003789" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015203v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014409v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01689257v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02398633v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409429v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378248v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408920v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ssou Lagnika" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Martin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Harrath" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiers" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409083v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanuzel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489781v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100081v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409016v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399113v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487623v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409505v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816770v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290845v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101665v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Geno&#235;l" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356644v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430693v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519445v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412510v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409533v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ngoay Kossi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120826v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462490v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932636v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/gxty3329" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280334v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camacho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coineau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Christodoulou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Messana" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821844-0.00018-1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Lumpi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnboeck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750065v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ027S" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Lumpi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnb&#246;ck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.3.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ait Boughrous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Abdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Squalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misteli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06001-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria S Andrade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Ale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Monserrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Roa-Fuentes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36034-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mabrouki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi A Taybi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.1026.3109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ohnemus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana B&#228;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02911-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05366-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Fouzi Taybi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gl&#246;er" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dzavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudjod&#233; Simon Abahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midogbo Gnohossou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belengfe Chinche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mbanga Medjo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Polycarpe Tuekam Kayo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot&#232;kpo Herv&#233; Akodogbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Raoul Thierry Gouton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayod&#233;l&#233; Shola David Darius Adje" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n3p148" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ayati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hupa&#322;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhaouadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rewicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02617-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Zambo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Essomba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Nanfack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Edoa Owona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kouedeum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.1.1231" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirin Aasland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Faye Harpenslager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Motitsoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02416-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09939-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Omoniyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Kengne Fosso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Catherine Baso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.125998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13050609" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pountougnigni Oumarou Farikou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piscart Christophe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sob Nangou Paul Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebaze Togouet Serge Hubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.40.76301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02165628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00410-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Soledad Andrade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Gagneten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadjab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1010005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjab Ramzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammar Hichem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaouadi Sonia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakonl&#233; Serge Samon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;by Modeste Gouissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darius Adje" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Madina Tchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2019.94013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277426v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gnohossou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.533" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.588" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3790" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Hafid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4482.1.5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003837" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clair Ngoay-Kossy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Patricia Wango" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florent Bolevane Ouantinam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1961" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519449v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy De Grave" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul P. Tuekam Kayo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Anker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4254.1.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03049201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinsou Cosme Koudenoukpo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chikou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertge Hubert Zebaze Togouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282403v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Hawkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf B. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda J. Dyack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3488" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2880-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01378678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Saplairoles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC549LWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301723v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0841" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nana Nkemegni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fomena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Pountougnigni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piscart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1113922" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01135565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0885-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942751v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.11.006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5ZNV23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1239-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLRWCL1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00845040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.055" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKDQD5S7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12084" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHNRM4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Canedo-Arguelles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Prat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54ND8P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemoi Merzoug" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003252" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-235FGK0C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Tuekam Kayo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Z&#233;baz&#233; Togouet Serge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750200v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Zebaze Togouet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-P3RZ2SDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00697320v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hickey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Gasith" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Ben-David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Dunlop" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035224" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591925v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.03.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN2RBVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637662v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.060" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontan Bruno" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.12.004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV97HWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.09.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBTKMVZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00642479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9969-y" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DBTZ2XH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465309v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9506-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJZHG60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461735v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sarriquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0082-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CSC38MF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424434v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mc Crisken" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mac Neil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9497-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4FKNRV2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461715v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2009/0175-0327" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2008.3.4.15" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168824v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Webb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0252-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65C7S37T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01609.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FBV4TKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Beisel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229716v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086306v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015508v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022914v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0166-0185" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096541v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555270601003789" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015203v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02398633v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01689257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409429v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489781v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100081v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ssou Lagnika" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Harrath" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiers" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408920v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409083v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanuzel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378248v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399113v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487623v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816770v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290845v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Geno&#235;l" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356644v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430693v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519445v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412510v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ngoay Kossi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120826v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462490v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932636v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/gxty3329" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280334v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camacho" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coineau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Christodoulou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Messana" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821844-0.00018-1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnboeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750065v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ027S" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>