--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Harmonized and Integrated Long‐Term Environmental Observation of Essential Ecosystem Variables ‐ The eLTER Framework of Standard Observations</w:t>
+                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Lumpi</w:t>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Weldon</w:t>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (4), pp.e2025EF006743. </w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025ef006743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05608464v1</w:t>
+                <w:t xml:space="preserve">hal-05574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
+                <w:t xml:space="preserve">Achieving Harmonized and Integrated Long‐Term Environmental Observation of Essential Ecosystem Variables ‐ The eLTER Framework of Standard Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Theresa Lumpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
+                <w:t xml:space="preserve">James Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.e2025EF006743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025ef006743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574658v1</w:t>
+                <w:t xml:space="preserve">hal-05608464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and genetic differentiations revealed a new freshwater species of Gammarus from the French Pyrenees</w:t>
               </w:r>
@@ -465,814 +465,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Water Quality and the Relationship Between WQI and Benthic Macroinvertebrate Communities as Ecological Indicators in the Ghris Watershed, Southeast Morocco</w:t>
+                <w:t xml:space="preserve">Invasive macrophytes as refuge and habitat for zooplankton: insights from a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Mansour</w:t>
+                <w:t xml:space="preserve">Benjamin Misteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Ait Boughrous</w:t>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mansouri</w:t>
+                <w:t xml:space="preserve">Aijuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Abdaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafae Squalli</w:t>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w17142055⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 853, pp.1289-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-025-06001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389660v1</w:t>
+                <w:t xml:space="preserve">hal-05301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive macrophytes as refuge and habitat for zooplankton: insights from a mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of freshwater organisms to multiple stressors in a climate change scenario: a review on small-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misteli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Victoria S Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+                <w:t xml:space="preserve">Analía Ale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aijuan Liao</w:t>
+                <w:t xml:space="preserve">José María Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+                <w:t xml:space="preserve">Camilo A Roa-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 853, pp.1289-1304. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.4431-4444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-025-06001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36034-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05301242v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of freshwater organisms to multiple stressors in a climate change scenario: a review on small-scale experiments</w:t>
+                <w:t xml:space="preserve">Scaling diverse and implications for science policy and the question of power: insights from the French RZA-RI and the Expé-1point5 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Florencia Gutierrez</w:t>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria S Andrade</w:t>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Ale</w:t>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Monserrat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36034-x⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e157681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e157681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929701v1</w:t>
+                <w:t xml:space="preserve">hal-05314216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of two new species of freshwater Gammarus Fabricius, 1775 (Amphipoda: Gammaridae) from the Middle Atlas of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi A Taybi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1026, pp.123-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/ejt.2025.1026.3109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tightly intertwined: Waterscapes prompt urgent reconsideration of aquatic insects and their role in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 966, pp.178728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling diverse and implications for science policy and the question of power: insights from the French RZA-RI and the Expé-1point5 experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Water Quality and the Relationship Between WQI and Benthic Macroinvertebrate Communities as Ecological Indicators in the Ghris Watershed, Southeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Saida Ait Boughrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+                <w:t xml:space="preserve">Ismail Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Léa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Abdellali Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafae Squalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.e157681. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e157681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w17142055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314216v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin de la Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,338 +1343,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+                <w:t xml:space="preserve">The eLTER research infrastructure: Current design and coverage of environmental and socio-ecological gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+                <w:t xml:space="preserve">Thomas Ohnemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+                <w:t xml:space="preserve">Jaana Bäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.100456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395158v1</w:t>
+                <w:t xml:space="preserve">hal-04670169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eLTER research infrastructure: Current design and coverage of environmental and socio-ecological gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ohnemus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dirnböck</w:t>
+                <w:t xml:space="preserve">Marion Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaana Bäck</w:t>
+                <w:t xml:space="preserve">Nadège Bélouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Brack</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, pp.100456. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670169v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal determinants of aquatic macroinvertebrate communities in small shallow lakes and ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1715,412 +1715,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rooted floating-leaf macrophytes structure the coexistence of different phytoplankton assemblages within a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sire</w:t>
+                <w:t xml:space="preserve">Maria Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bélouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Sara Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851 (4), pp.915-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-023-05366-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763773v1</w:t>
+                <w:t xml:space="preserve">hal-04236478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooted floating-leaf macrophytes structure the coexistence of different phytoplankton assemblages within a shallow lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Factors Explaining the Distribution of Physella acuta (Draparnaud, 1805) in Freshwaters of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Fouzi Taybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Massé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Glöer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-023-05366-5⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16060803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236478v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Explaining the Distribution of Physella acuta (Draparnaud, 1805) in Freshwaters of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkhaleq Fouzi Taybi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youness Mabrouki</w:t>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Glöer</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16060803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495259v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a set of environmental variables on the leaf litter breakdown rate in natural streams of the equatorial forest in Cameroon</w:t>
               </w:r>
@@ -2487,64 +2487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
@@ -2576,918 +2576,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of altitude on spring macroinvertebrates and water quality in South West region of Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’Effet des Eaux Usées Industrielles sur la Qualité de l’Eau de la Rivière Klou au Centre du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudjodé Simon Abahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Belengfe Chinche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Hotèkpo Hervé Akodogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mbanga Medjo</w:t>
+                <w:t xml:space="preserve">Rafiou Raoul Thierry Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Koji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Polycarpe Tuekam Kayo</w:t>
+                <w:t xml:space="preserve">Ayodélé Shola David Darius Adje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Midogbo Gnohossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2023010⟩</w:t>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19044/esj.2023.v19n3p148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247014v1</w:t>
+                <w:t xml:space="preserve">hal-03978398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Effet des Eaux Usées Industrielles sur la Qualité de l’Eau de la Rivière Klou au Centre du Bénin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koudjodé Simon Abahi</w:t>
+                <w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotèkpo Hervé Akodogbo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Midogbo Gnohossou</w:t>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19044/esj.2023.v19n3p148⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978398v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gerber</w:t>
+                <w:t xml:space="preserve">Distribution of Freshwater Alien Animal Species in Morocco: Current Knowledge and Management Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Fouzi Taybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15020169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196316v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Freshwater Alien Animal Species in Morocco: Current Knowledge and Management Issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youness Mabrouki</w:t>
+                <w:t xml:space="preserve">Impact of altitude on spring macroinvertebrates and water quality in South West region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belengfe Chinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mbanga Medjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Polycarpe Tuekam Kayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.169. </w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15020169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003277v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of freshwater biodiversity in Tunisia in a climate change context: combining amphipod distribution data and molecular analyses to improve priorities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02617-8⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114852v1</w:t>
+                <w:t xml:space="preserve">hal-04283015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based classification of the flying capacities of aquatic insects: A first attempt</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conservation of freshwater biodiversity in Tunisia in a climate change context: combining amphipod distribution data and molecular analyses to improve priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Hupało</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Rewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (5), pp.607-617. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.2539-2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoad047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02617-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283015v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal distribution of zooplankton in relation to some abiotic variables in the waters of the Kribian Atlantic coast (South Cameroon)</w:t>
               </w:r>
@@ -3607,90 +3607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,64 +3741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of macrophyte removal on aquatic biodiversity in rivers and lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misteli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirin Aasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,759 +3869,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invertebrates in small shallow lakes and ponds: a new sampling method to study the influence of environmental factors on their communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.585-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-021-09939-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380978v1</w:t>
+                <w:t xml:space="preserve">hal-03552698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">A new method for monitoring macrophyte communities in small shallow lakes and ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5-6), pp.1627-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-022-02416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690423v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for monitoring macrophyte communities in small shallow lakes and ponds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-022-02416-7⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651964v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrates in small shallow lakes and ponds: a new sampling method to study the influence of environmental factors on their communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Labat</w:t>
+                <w:t xml:space="preserve">Assessing spatial deposition of aquatic subsidies by insects emerging from agricultural streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raitif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (3), pp.585-603. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 837, pp.155686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-021-09939-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552698v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Cabon</w:t>
+                <w:t xml:space="preserve">Remi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829811v1</w:t>
+                <w:t xml:space="preserve">hal-03826958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Hydrographic Mapping in the Study of Emerging Aquatic Insects on the Landscape Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body stores of emergent aquatic insects are associated with body size, sex, swarming behaviour and dispersal strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Gerber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Lilian Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.3019. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.2161-2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14193019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826958v1</w:t>
+                <w:t xml:space="preserve">hal-03829811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Macroinvertebrate Communities to Hydromorphological Restoration of Headwater Streams in Brittany</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,64 +4724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How invasive macrophytes affect macroinvertebrate assemblages and sampling efficiency: Results from a multinational survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misteli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,533 +4852,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
+                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeoh Kwon</w:t>
+                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Shibata</w:t>
+                <w:t xml:space="preserve">Maëva Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klaus Larsen</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403978v1</w:t>
+                <w:t xml:space="preserve">insu-03338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal determinants of aquatic macrophyte communities in least-impacted small shallow lakes in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13050609⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195798v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal determinants of aquatic macrophyte communities in least-impacted small shallow lakes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13050609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474226v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Stream Variability of Litter Breakdown and Consequences on Environmental Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeoh Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbenga Emmanuel Omoniyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Delmotte</w:t>
+                <w:t xml:space="preserve">Inger Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Klaus Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.2246. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13162246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03338747v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended concept of littoral active zone considering soft sediment shores as social-ecological systems, and an application to Brittany (North-Western France)</w:t>
               </w:r>
@@ -5609,161 +5609,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wattier</w:t>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Mamos</w:t>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mišel Jelić</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970981v1</w:t>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf Nutrients and Macroinvertebrates Control Litter Mixing Effects on Decomposition in Temperate Streams</w:t>
               </w:r>
@@ -5860,161 +5860,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
+                <w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+                <w:t xml:space="preserve">Tomasz Mamos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+                <w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Anthony Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+                <w:t xml:space="preserve">hal-02970981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can interspecific interactions in freshwater benthic macroinvertebrates modify trace element availability from sediment?</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Soledad Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Species of Freshwater Amphipods Echinogammarus (Amphipoda, Gammaridae) from Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Ayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,51 +6264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,51 +6506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, diversity and distribution of freshwater epigean amphipods in Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Ayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjab Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,594 +6768,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Quadrivisio (Amphipoda, Maeridae) from coastal tropical lagoons (Benin, West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerrorchestia taboukeli sp. nov., a new terrestrial amphipod (Amphipoda, Talitridae) from Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gnohossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 533 (533), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2019, 588 (588), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2019.533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2019.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277426v1</w:t>
+                <w:t xml:space="preserve">hal-02336608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerrorchestia taboukeli sp. nov., a new terrestrial amphipod (Amphipoda, Talitridae) from Martinique Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of Quadrivisio (Amphipoda, Maeridae) from coastal tropical lagoons (Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gnohossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 588 (588), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2019, 533 (533), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2019.588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2019.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336608v1</w:t>
+                <w:t xml:space="preserve">hal-02277426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Ritter</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637292v1</w:t>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroinvertebrate identity mediates the effects of litter quality and microbial conditioning on leaf litter recycling in temperate streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2542-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+                <w:t xml:space="preserve">hal-01739502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroinvertebrate identity mediates the effects of litter quality and microbial conditioning on leaf litter recycling in temperate streams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.2542-2553. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739502v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new groundwater species of Pseudoniphargus (Amphipoda: Pseudoniphargidae) fromAlgeria</w:t>
               </w:r>
@@ -7439,274 +7439,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO NEW SPECIES OF GAMMARID AMPHIPODS FROM TUNISIAN FRESH WATERS (AMPHIPODA, GAMMARIDAE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raitif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Océane Agator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crustaceana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (11), pp.1327-1345. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685403-00003837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935096v1</w:t>
+                <w:t xml:space="preserve">hal-01848468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variations of stream insect emergence in an intensive agricultural landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">TWO NEW SPECIES OF GAMMARID AMPHIPODS FROM TUNISIAN FRESH WATERS (AMPHIPODA, GAMMARIDAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Agator</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 644, pp.594 - 601. </w:t>
+              <w:t xml:space="preserve">Crustaceana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (11), pp.1327-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685403-00003837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848468v1</w:t>
+                <w:t xml:space="preserve">hal-01935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t>
               </w:r>
@@ -7954,261 +7954,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new groundwater-dwelling species of Euryrhynchina from Cameroon (Malacostraca, Decapoda, Euryrhynchidae)</w:t>
+                <w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy De Grave</w:t>
+                <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul P. Tuekam Kayo</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Anker</w:t>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4254 (1), pp.120-126. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4254.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519449v1</w:t>
+                <w:t xml:space="preserve">hal-01481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t>
+                <w:t xml:space="preserve">A new groundwater-dwelling species of Euryrhynchina from Cameroon (Malacostraca, Decapoda, Euryrhynchidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youn Henry</w:t>
+                <w:t xml:space="preserve">Sammy De Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Raoul P. Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Arthur Anker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4254 (1), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4254.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481168v1</w:t>
+                <w:t xml:space="preserve">hal-01519449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process: the role of leaf litter characteristics</w:t>
               </w:r>
@@ -8808,51 +8808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and joint toxicity of the herbicide S-metolachlor and a metabolite, deethylatrazine on aquatic crustaceans: Difference between ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,51 +8860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Saplairoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165, pp.118-125. </w:t>
@@ -9370,51 +9370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J. Kefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9500,51 +9500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9847,677 +9847,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00942751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods for the investigation of leaf litter breakdown in river sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Navel</w:t>
+                <w:t xml:space="preserve">Seasonal variations of the effect of temperature on lethal and sublethal toxicities of ammonia for three common freshwater shredders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-012-1239-1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (3), pp.1016-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00784639v1</w:t>
+                <w:t xml:space="preserve">halsde-00784546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leaf litter characteristics on leaf conditioning and on consumption by Gammarus pulex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.1672-1681. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00845040v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of the effect of temperature on lethal and sublethal toxicities of ammonia for three common freshwater shredders</w:t>
+                <w:t xml:space="preserve">The combined effects of water level reduction and an increase in ammonia concentration on organic matter processing by key freshwater shredders in alluvial wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.763-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784546v1</w:t>
+                <w:t xml:space="preserve">halsde-00786492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effects of water level reduction and an increase in ammonia concentration on organic matter processing by key freshwater shredders in alluvial wetlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">New methods for the investigation of leaf litter breakdown in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 700, pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-012-1239-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12084⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00786492v1</w:t>
+                <w:t xml:space="preserve">halsde-00784639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of leaf litter characteristics on leaf conditioning and on consumption by Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.1672-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823710v1</w:t>
+                <w:t xml:space="preserve">halsde-00845040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
               </w:r>
@@ -11022,497 +11022,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00876961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cottin</w:t>
+                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00682106v1</w:t>
+                <w:t xml:space="preserve">halsde-00736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Les crustacés aquatiques souterrains d’Afrique et de Madagascar : bilan et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Zébazé Togouet Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spelunca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00736087v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crustacés aquatiques souterrains d’Afrique et de Madagascar : bilan et enjeux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Boutin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spelunca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336585v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00682106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotated checklist of freshwater stygobiotic crustaceans of Africa and Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge H. Zebaze Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11705,51 +11705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological responses to temperature of the &amp;quot;killer shrimp&amp;quot; Dikerogammarus villosus : Is the invader really stronger than the native Gammarus pulex ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,561 +11828,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00591925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Leaf litter recycling in benthic and hyporheic layers in agricultural streams with different types of land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimie T. A. Dick</w:t>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grosbois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), p. 4373 - p. 4380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00555642v1</w:t>
+                <w:t xml:space="preserve">hal-00637662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter recycling in benthic and hyporheic layers in agricultural streams with different types of land use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Navel</w:t>
+                <w:t xml:space="preserve">First records, pathways and distributions of four new Ponto-Caspian amphipods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maazouzi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fontan Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.060⟩</w:t>
+              <w:t xml:space="preserve">Limnologica - Ecology and Management of Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.290-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637662v1</w:t>
+                <w:t xml:space="preserve">halsde-00641384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138, pp.537-546. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00580578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records, pathways and distributions of four new Ponto-Caspian amphipods in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of coexistence on habitat use and trophic ecology of interacting native and invasive amphipods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie T. A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontan Bruno</w:t>
+                <w:t xml:space="preserve">Guillaume Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica - Ecology and Management of Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (4), pp.290-295. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (2), pp.325-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2010.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00641384v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00555642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are salinity tolerances of non-native macroinvertebrates in France an indicator of potential for their translocation in a new area ?</w:t>
               </w:r>
@@ -12394,51 +12394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J. Kefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12497,90 +12497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of invasive amphipods on leaf litter recycling in aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (2), pp.2861-2868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12620,432 +12620,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00642479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Amphipod invaders a threat to the regional biodiversity? Conservation prospects for the Loire River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+                <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafaille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.856-863. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.753-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9506-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00465309v1</w:t>
+                <w:t xml:space="preserve">halsde-00464218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of large litter bag burial for the study of leaf breakdown in the hyporheic zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Are Amphipod invaders a threat to the regional biodiversity? Conservation prospects for the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-009-0082-5⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9506-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00461735v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Relevance of large litter bag burial for the study of leaf breakdown in the hyporheic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sarriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 641 (1), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-0082-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00464218v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00461735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental mediation of intraguild predation between the freshwater invader Gammarus pulex and the native G. duebeni Celticus.</w:t>
               </w:r>
@@ -13160,51 +13160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of habitat-related resources on fatty acid composition and body weight of the invasive Dikerogammarus villosus in an artificial reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,64 +13316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Genoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.1011-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13420,64 +13420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range expansion of the North American alien amphipod Gammarus tigrinus Sexton, 1939 (Crustacea : Gammaridae) in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (4), pp.461-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13537,51 +13537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (9), pp.741-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13666,51 +13666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon H. Copp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (3), pp.524-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13866,346 +13866,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00229720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and microhabitats of native and non-native gammarids (Amphipoda, Crustacea) in Brittany, with particular reference to the endangered endemic sub-species Gammarus duebeni celticus</w:t>
+                <w:t xml:space="preserve">Salinization consequences in running waters : the use of a ‘sentinel substrate' as bioassessment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25(2), pp.477-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00229716v1</w:t>
+                <w:t xml:space="preserve">hal-00015508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring changes in freshwater macroinvertebrate communities along a salinity gradient using artificial substrates.</w:t>
+                <w:t xml:space="preserve">Distribution and microhabitats of native and non-native gammarids (Amphipoda, Crustacea) in Brittany, with particular reference to the endangered endemic sub-species Gammarus duebeni celticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon H. Copp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01609.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086306v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00229716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinization consequences in running waters : the use of a ‘sentinel substrate' as bioassessment method</w:t>
+                <w:t xml:space="preserve">Monitoring changes in freshwater macroinvertebrate communities along a salinity gradient using artificial substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25(2), pp.477-486</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116(1-3), pp.529-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015508v1</w:t>
+                <w:t xml:space="preserve">hal-00086306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of salinity in the selection of biological traits of freshwater invertebrates.</w:t>
               </w:r>
@@ -14217,64 +14217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 166(2), pp.185-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14321,64 +14321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating asymmetry of natural populations of aquatic insects along a salinity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Bioindicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1(4), pp.229-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14406,217 +14406,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and structure of macroinvertebrate communities along a small permanent salinity gradient (Meurthe River, France)</w:t>
+                <w:t xml:space="preserve">Decrease of fluctuating asymmetry among larval instars in an aquatic, holometabolous insect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 551, pp.227-236</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328(10-11), pp.912-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015203v1</w:t>
+                <w:t xml:space="preserve">hal-00014409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of fluctuating asymmetry among larval instars in an aquatic, holometabolous insect.</w:t>
+                <w:t xml:space="preserve">Biodiversity and structure of macroinvertebrate communities along a small permanent salinity gradient (Meurthe River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 328(10-11), pp.912-917</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 551, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014409v1</w:t>
+                <w:t xml:space="preserve">hal-00015203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity patterns along a salinity gradient: the case of net-spinning caddisflies</w:t>
               </w:r>
@@ -14641,64 +14641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (9), pp.2235-2249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14770,64 +14770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14878,64 +14878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (12), pp.2006-2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14995,64 +14995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158 (1), pp.43-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15144,51 +15144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin de la Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15252,103 +15252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
@@ -15377,51 +15377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15429,51 +15429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
@@ -15502,64 +15502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15627,77 +15627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau des Zones Ateliers (RZA) : un terrain expérimental et réflexif pour la co-construction des savoirs et la transformation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15752,103 +15752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
@@ -15877,90 +15877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15996,243 +15996,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of freshwater amphipods from Tunisia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process : the role of leaf litter characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.42-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398633v1</w:t>
+                <w:t xml:space="preserve">hal-01689257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional importance of freshwater amphipods in the leaf litter recycling process : the role of leaf litter characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and distribution of freshwater amphipods from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.42-430</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689257v1</w:t>
+                <w:t xml:space="preserve">hal-02398633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la qualité des litières et les organismes décomposeurs contrôlent le recyclage de la matière organique particularie en milieu aquatique ?</w:t>
               </w:r>
@@ -16307,159 +16307,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Effets de la qualité de la litière et de son conditionnement sur les traits d’alimentation de 11 macroinvertébrés aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lanuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489781v1</w:t>
+                <w:t xml:space="preserve">hal-02409083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des eaux souterraines du Bénin : un nouveau champ de recherches</w:t>
+                <w:t xml:space="preserve">Faune des eaux souteerraines du Bénin : un nouveau champ de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Martin</w:t>
@@ -16494,336 +16494,336 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d'Océanographie</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100081v1</w:t>
+                <w:t xml:space="preserve">hal-02408920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune des eaux souteerraines du Bénin : un nouveau champ de recherches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Fiers</w:t>
+                <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408920v1</w:t>
+                <w:t xml:space="preserve">hal-02489781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la qualité de la litière et de son conditionnement sur les traits d’alimentation de 11 macroinvertébrés aquatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Faune des eaux souterraines du Bénin : un nouveau champ de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïssou Lagnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Harrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Limnologie et d'Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409083v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of freswhater organisms of the Selune River: assessment of phyto- and zoo-plankton and benthic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17012,103 +17012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un double barrage sur la dynamique saisonnière des communautés de phytoplancton et de microphytobenthos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Malo, France</w:t>
@@ -17137,77 +17137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses écophysiologiques du crustacé aquatique Gammarus pulex aux stress thermiques, à l’ammoniac et à leur intéraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d’Ecophysiologie Animale (CEPA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17357,77 +17357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses écophysiologiques du crustacé aquatique Gammarus pulex au stress thermique, à l’ammoniac et à leur interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'EcoPhysiologie Animale – CEPA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17465,90 +17465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the presence of the freshwater amphipod genera Gammarus and Pseudoniphargus in Central and Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Amphipoda (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17698,51 +17698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In lab and in situ assessment of pesticide effects on aquatic organisms: key role of groundwater monitoring of Ariège alluvial plain (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17750,51 +17750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.1</w:t>
@@ -17823,51 +17823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les invertébrés pour localiser les échanges nappe-rivière. Conséquences pour la gestion des grands fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17974,51 +17974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Genoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationalde des Limnologues et Océanographes (CILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18101,51 +18101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18183,51 +18183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18235,51 +18235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -18308,51 +18308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Bioblitz on a French campus: Rapid biotic and abiotic inventory at Campus Beaulieu of the University Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18528,90 +18528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological responses of Gammarus pulex to the combined effects of temperature and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18636,90 +18636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of temperature and ammonia on the freshwater crustacean Gammarus pulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18783,51 +18783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ngoay Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Tuekam Kayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïssou Lagnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18964,64 +18964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des invertébrés exotiques présents dans les eaux douces françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19413,77 +19413,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et perspectives : approches transformatives, changement d'échelle et implications pour l'Enseignement Supérieur et la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19975,77 +19975,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving harmonized and integrated long-term environmental observation of essential ecosystem variables - eLTER's Framework of Standard Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Lumpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Weldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dirnboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20125,64 +20125,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20237,267 +20237,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Druet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
@@ -20601,77 +20601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20719,103 +20719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20863,51 +20863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20985,51 +20985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21094,77 +21094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21216,77 +21216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21351,51 +21351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21441,271 +21441,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357378v1</w:t>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières en milieu alluvionnaire – Guide méthodologique.</w:t>
               </w:r>
@@ -21865,51 +21865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22207,51 +22207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Lumpi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnb&#246;ck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.3.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ait Boughrous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Abdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Squalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misteli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06001-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria S Andrade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Ale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Monserrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Roa-Fuentes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36034-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mabrouki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi A Taybi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.1026.3109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ohnemus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana B&#228;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02911-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05366-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Fouzi Taybi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gl&#246;er" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dzavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudjod&#233; Simon Abahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midogbo Gnohossou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belengfe Chinche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mbanga Medjo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Polycarpe Tuekam Kayo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot&#232;kpo Herv&#233; Akodogbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Raoul Thierry Gouton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayod&#233;l&#233; Shola David Darius Adje" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n3p148" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ayati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hupa&#322;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhaouadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rewicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02617-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Zambo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Essomba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Nanfack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Edoa Owona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kouedeum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.1.1231" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirin Aasland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Faye Harpenslager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Motitsoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02416-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09939-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Omoniyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Kengne Fosso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Catherine Baso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.125998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13050609" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pountougnigni Oumarou Farikou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piscart Christophe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sob Nangou Paul Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebaze Togouet Serge Hubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.40.76301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02165628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00410-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Soledad Andrade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Gagneten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadjab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1010005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjab Ramzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammar Hichem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaouadi Sonia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakonl&#233; Serge Samon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;by Modeste Gouissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darius Adje" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Madina Tchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2019.94013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277426v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gnohossou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.533" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.588" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3790" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Hafid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4482.1.5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003837" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clair Ngoay-Kossy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Patricia Wango" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florent Bolevane Ouantinam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1961" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519449v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy De Grave" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul P. Tuekam Kayo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Anker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4254.1.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03049201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinsou Cosme Koudenoukpo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chikou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertge Hubert Zebaze Togouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282403v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Hawkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf B. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda J. Dyack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3488" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2880-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01378678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Saplairoles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC549LWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301723v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0841" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nana Nkemegni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fomena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Pountougnigni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piscart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1113922" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01135565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0885-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942751v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.11.006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5ZNV23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1239-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLRWCL1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00845040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.055" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKDQD5S7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786492v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12084" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHNRM4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Canedo-Arguelles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Prat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54ND8P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemoi Merzoug" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003252" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-235FGK0C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Tuekam Kayo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Z&#233;baz&#233; Togouet Serge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750200v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Zebaze Togouet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-P3RZ2SDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00697320v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hickey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Gasith" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Ben-David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Dunlop" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035224" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591925v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.03.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN2RBVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637662v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.060" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontan Bruno" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.12.004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV97HWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.09.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBTKMVZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00642479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9969-y" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DBTZ2XH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465309v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9506-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJZHG60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461735v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sarriquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0082-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CSC38MF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424434v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mc Crisken" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mac Neil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9497-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4FKNRV2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461715v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2009/0175-0327" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2008.3.4.15" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168824v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Webb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0252-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65C7S37T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01609.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FBV4TKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Beisel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229716v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086306v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015508v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022914v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0166-0185" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096541v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555270601003789" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015203v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02398633v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01689257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409429v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489781v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100081v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ssou Lagnika" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Harrath" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiers" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408920v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409083v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanuzel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378248v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399113v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487623v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816770v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290845v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Geno&#235;l" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356644v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430693v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519445v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412510v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ngoay Kossi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120826v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462490v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932636v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/gxty3329" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280334v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camacho" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coineau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Christodoulou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Messana" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821844-0.00018-1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnboeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750065v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ027S" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Lumpi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnb&#246;ck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.3.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misteli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijuan Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06001-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria S Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Ale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Monserrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Roa-Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36034-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi A Taybi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2025.1026.3109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Mansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ait Boughrous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mansouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Abdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Squalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17142055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ohnemus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana B&#228;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02911-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05366-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Fouzi Taybi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gl&#246;er" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16060803" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dzavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudjod&#233; Simon Abahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midogbo Gnohossou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot&#232;kpo Herv&#233; Akodogbo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Raoul Thierry Gouton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayod&#233;l&#233; Shola David Darius Adje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n3p148" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belengfe Chinche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mbanga Medjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Polycarpe Tuekam Kayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283015v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ayati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hupa&#322;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhaouadi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02617-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Zambo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Essomba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Nanfack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Edoa Owona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kouedeum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.1.1231" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirin Aasland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Faye Harpenslager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Motitsoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09939-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02416-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raitif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155686" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cabon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Omoniyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Kengne Fosso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Catherine Baso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.125998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03338747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Emmanuel Omoniyi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162246" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13050609" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pranzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107148" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pountougnigni Oumarou Farikou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piscart Christophe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sob Nangou Paul Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebaze Togouet Serge Hubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/subtbiol.40.76301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02165628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00410-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Soledad Andrade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Gagneten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadjab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1010005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjab Ramzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammar Hichem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaouadi Sonia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olakonl&#233; Serge Samon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;by Modeste Gouissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darius Adje" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Madina Tchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2019.94013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.588" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277426v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gnohossou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2019.533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739502v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3790" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Hafid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4482.1.5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agator" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935096v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003837" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clair Ngoay-Kossy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Patricia Wango" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Florent Bolevane Ouantinam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1961" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy De Grave" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul P. Tuekam Kayo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Anker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4254.1.8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03049201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinsou Cosme Koudenoukpo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chikou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertge Hubert Zebaze Togouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282403v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Hawkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf B. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda J. Dyack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3488" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2880-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01378678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Saplairoles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.030" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC549LWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301723v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0841" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nana Nkemegni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fomena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Pountougnigni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piscart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1113922" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01135565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0885-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942751v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.11.006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR5ZNV23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784546v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKDQD5S7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786492v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZHNRM4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784639v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1239-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLRWCL1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00845040v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12158" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Canedo-Arguelles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Prat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.10.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54ND8P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemoi Merzoug" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003252" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-235FGK0C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Tuekam Kayo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Z&#233;baz&#233; Togouet Serge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750200v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Zebaze Togouet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-P3RZ2SDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00697320v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hickey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Gasith" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Ben-David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Dunlop" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035224" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591925v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.03.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN2RBVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637662v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.060" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641384v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontan Bruno" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.12.004" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV97HWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00555642v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T. A. Dick" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosbois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02500.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVB65Q5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2010.09.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBTKMVZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00642479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9969-y" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DBTZ2XH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465309v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9506-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJZHG60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461735v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sarriquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0082-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CSC38MF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424434v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mc Crisken" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mac Neil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9497-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4FKNRV2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461715v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2009/0175-0327" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2008.3.4.15" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168824v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Webb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0252-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65C7S37T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon H. Copp" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01609.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FBV4TKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Beisel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015508v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229716v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086306v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022914v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0166-0185" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096541v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555270601003789" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014409v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015203v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01689257v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02398633v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409429v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409083v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanuzel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02408920v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ssou Lagnika" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Harrath" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiers" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489781v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100081v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409016v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378248v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399113v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487623v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816770v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290845v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Geno&#235;l" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356644v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430693v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519445v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412510v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ngoay Kossi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120826v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462490v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932636v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/gxty3329" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280334v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camacho" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coineau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Christodoulou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Messana" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821844-0.00018-1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirnboeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750065v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ027S" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>