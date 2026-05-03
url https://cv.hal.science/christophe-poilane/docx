--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -135,4362 +135,4508 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray diffraction combined analysis method for the determination of cellulose crystal ultrastructure for free and deformed flax fibre bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlavi Gogoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lutterotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.25-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06862-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of date palm wastes as sandwich panels using short rachis fibers in skin and petiole 'wood' as core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hamamousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Adjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Sereir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of morphological variations of flax fibre bundles by Fraunhofer diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlavi Gogoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.113856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of pore size distribution of building materials by thermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.118417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Evolution of Curvature with Substrate and Alumina Thicknesses on Aluminum Anodizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubai Elhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fridrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Mechanical Engineering (I.RE.M.E.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/ireme.v14i3.17875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical and Mechanical Performances of Technical Flax Fibers and Biobased Composite Material: Effects of Flax Transformation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khennache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ragoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.821 - 838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature effect on the kinetic alumina layer growth on 5086 aluminum substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Raid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fridrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kapsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.23.6.16309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of interlaminar shear of laminate by 3D digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karray Mayssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargouri Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of guided acoustic waves propagating along a micrometric fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Khelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (16), pp.161906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4899195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-gigahertz laser resonant ultrasound spectroscopy for the evaluation of elastic properties of micrometric fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Khelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of hygrothermal ageing on the damage mechanisms of flax-fibre reinforced epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of textile treatment on mechanical and sorption properties of flax/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ouail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1761 - 1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.22580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Initio Study of the Size-Dependent Effect on the Covalent Functionalization of Single Walled Carbon Nanotubes with Hydroxyl, Amine and Carboxyl Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poîlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8635-8639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-imprégnés lin/époxy : influence des paramètres d’élaboration sur les propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z E Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Momayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.459 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method for the chemical anchoring of carbon nanotubes onto carbon fibre and its impact on the strength of carbon fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.1322-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-010-4919-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation d'un pré­imprégné lin/époxy industriel. Influence de l'orientation des fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Cherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladan Moyamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.21.119-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size-dependent properties of amino-functionalized single walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poîlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 967 (2-3), pp.231-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Stone–Wales defects on the functionalization of (8,0) single wall carbon nanotubes by the amine group: Ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.120-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2011.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the mechanical behavior of shape memory polymer membranes by nanoindentation, bulging and point membrane deflection tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Tobushi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 379 (1-2), pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01401-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of in-plane displacement fields by a spectral phase algorithm applied to numerical speckle photography for microtensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the mechanical properties of thin polyimide films deposited on a GaAs substrate by bulging and nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 262 (1-2), pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the thermomechanical behavior of Ti–Ni shape memory alloy thin films by bulging and nanoindentation procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 273-275, pp.727-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0921-5093(99)00405-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nano-indentation, le gonflement de film et la flexion de poutre ; trois essais complémentaires pour caractériser les propriétés mécaniques des matériaux en faibles épaisseurs. Application au cas du Nickel électrodéposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40e Colloque de Métallurgie de l'INSTN Comportement mécanique et effets d'échelle, 08 (Pr4), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1998432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du traitement textile sur la dynamique d'interface de composites lin/epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Franco-Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust non-destructive method for the identification of areal weight and fibre orientation based on image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAGH 2020 - 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lecoublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khennache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ragoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect inélastique du lin/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haomiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ecological treatment on adhesion of woven flax fibers in epoxy matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for Photovoltaic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. pp.1 - 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/nawdmpv.2014.6997596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of transverse elastic properties of fibers used in composite materials by laser resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bûcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX /EPOXY PREPREGS: INFLUENCE OF ELABORATION PARAMETERS ON THE MECHANICAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Eddine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladan Momayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEXCOMP 10: Recent Advances in Textile Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traction de fibre unitaire et mesure des déformations en champ complet. Application à la fibre de lin = Full field strain measurement of flax fibre during tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladan Momayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques de préimprégnés lin/époxyde = Mechanical properties of flax/epoxy industrial prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladan Momayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Phase Algorithm: competitive way to measure rapidly small displacements by Numerical Speckle Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tribillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry in speckle light. Therory ans applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Jacquot and J.- M. Fournier, Sep 2000, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098013v1</w:t>
-              </w:r>
-[...3045 lines deleted...]
-                <w:t xml:space="preserve">hal-05098007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELQUES OUTILS POUR CARACTÉRISER FIBRES VÉGÉTALES ET POLYMÈRES RENFORCÉS PAR CES FIBRES. APPLICATION AU LIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen Normandie, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05102164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4500,114 +4646,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION MÉCANIQUE DES MATÉRIAUX EN FAIBLE ÉPAISSEUR PAR INTERFÉROMÉTRIE NUMÉRIQUE. APPLICATION AUX ESSAIS DE GONFLEMENT ET DE TRACTION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00326993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4675,51 +4821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01FF4A68"/>
+    <w:nsid w:val="64846E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4906,51 +5052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poilane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0742-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Baklouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzidane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Triki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Karray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Gargouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nawdmpv.2014.6997596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#251;cher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Cherif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Momayez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Ben Doudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bornier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Delobelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tribillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Benzidane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benzidane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hamamousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Adjal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sereir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114436" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Gogoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubai Elhadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christophe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireme.v14i3.17875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kapsa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.23.6.16309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karray Mayssa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouri Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Khelfa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.06.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZF7XK1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MZR82W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ouail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68CLVWJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Po&#238;lane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6471" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Momayez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F90DC7A6E3C7D66B2AF41ECAC48150B3DD4205/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ayachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.04.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4919-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66JP6M11-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Cherf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Moyamez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.119-128" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803A52173AA508696F506F963BF415239100E8D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2011.07.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N15M9SX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delobelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexcellent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tobushi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01401-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XX3101N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lantz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tribillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01002-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH8S7663-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitamura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(99)00405-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH2G8KVT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sergent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998432" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9GW08XQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05102164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poilane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0742-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05576826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Gogoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lutterotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06862-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Benzidane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benzidane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hamamousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Adjal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sereir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubai Elhadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fridrici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireme.v14i3.17875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kapsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.23.6.16309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karray Mayssa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouri Mohamed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Khelfa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.06.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZF7XK1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MZR82W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ouail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68CLVWJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Ben Doudou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Po&#238;lane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6471" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Momayez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F90DC7A6E3C7D66B2AF41ECAC48150B3DD4205/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ayachi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4919-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66JP6M11-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Cherf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Moyamez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.119-128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803A52173AA508696F506F963BF415239100E8D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.04.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J63PVQTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2011.07.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N15M9SX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delobelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexcellent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayashi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tobushi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01401-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XX3101N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tribillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01002-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH8S7663-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitamura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(99)00405-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH2G8KVT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sergent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9GW08XQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Baklouti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzidane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Triki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Karray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Gargouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nawdmpv.2014.6997596" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#251;cher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Momayez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ayachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bornier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Delobelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tribillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05102164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>