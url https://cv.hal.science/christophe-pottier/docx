--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -833,373 +833,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass artifacts at Angkor: evidence for exchange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Polkinghorne</w:t>
+                <w:t xml:space="preserve">Quand la technologie LiDAR révèle l’ampleur de cités enfouies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0586-2⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (63), pp.65-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025067v1</w:t>
+                <w:t xml:space="preserve">hal-02388196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la technologie LiDAR révèle l’ampleur de cités enfouies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique en grès khmère : Science récente de sources abondantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Soutif</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388196v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique en grès khmère : Science récente de sources abondantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass artifacts at Angkor: evidence for exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Polkinghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1013-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0586-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025846v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkor. Au-delà des dieux et des rois. pour une archéologie de la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,261 +4946,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les couvertures en plomb à Angkor</w:t>
+                <w:t xml:space="preserve">La restauration du perron nord de la terrasse des Éléphants à Angkor Thom. Rapport sur la première année de travaux (avril 1996-avril 1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 84 (1), pp.183-220. </w:t>
+              <w:t xml:space="preserve">, 1997, 84 (1), pp.376-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/befeo.1997.2479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1997.3821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989484v1</w:t>
+                <w:t xml:space="preserve">halshs-01989543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration du perron nord de la terrasse des Éléphants à Angkor Thom. Rapport sur la première année de travaux (avril 1996-avril 1997)</w:t>
+                <w:t xml:space="preserve">Embryons et tortues : les dépôts de fondation découverts au perron nord de la terrassse des Éléphants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 84 (1), pp.376-401. </w:t>
+              <w:t xml:space="preserve">, 1997, 84 (1), pp.402-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/befeo.1997.3821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1997.3822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989543v1</w:t>
+                <w:t xml:space="preserve">halshs-01989133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryons et tortues : les dépôts de fondation découverts au perron nord de la terrassse des Éléphants</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les couvertures en plomb à Angkor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 84 (1), pp.402-407. </w:t>
+              <w:t xml:space="preserve">, 1997, 84 (1), pp.183-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/befeo.1997.3822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1997.2479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989133v1</w:t>
+                <w:t xml:space="preserve">halshs-01989484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration du perron nord de la terrasse des Éléphants à Angkor Thom. Rapport sur la première année de travaux (avril 1996-avril 1997)</w:t>
               </w:r>
@@ -5209,245 +5209,245 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 84 (1), pp.376-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/befeo.1997.3821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes sur le Bakong et son implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notes sur deux sites de fours récemment découverts à Angkor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hawixbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 83 (1), pp.318-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/befeo.1996.3792⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 83 (1), pp.315 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1996.3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989077v1</w:t>
+                <w:t xml:space="preserve">halshs-02549036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes sur deux sites de fours récemment découverts à Angkor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notes sur le Bakong et son implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 83 (1), pp.315 - 317. </w:t>
+              <w:t xml:space="preserve">, 1996, 83 (1), pp.318-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/befeo.1996.3791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/befeo.1996.3792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02549036v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur le Bakong et son implantation</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jayavarman VII assemblage at Prasat Ta Muong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conference On Topics in Khmer Studies (COSTIKS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7754,51 +7754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the 15th Century Ayutthayan Occupation of Angkor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Polkinghorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8671,51 +8671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA –CERANGKOR Rapport de la campagne 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient. 2024, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8759,51 +8759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hawixbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA –CERANGKOR Rapport de la campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EFEO - École française d'Extrême-Orient. 2023, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8952,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hawixbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA – CERANGKOR. Rapport de la campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EFEO - École française d'Extrême-Orient. 2022, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hawixbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9376,51 +9376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA – CERANGKOR. Rapport de la campagne 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; APSARA, Siem Reap -Cambodia; CNRS. 2021, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9577,51 +9577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA – CERANGKOR. Rapport de la campagne 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2020, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9761,77 +9761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Thierrin-Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9883,77 +9883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Thierrin-Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10110,77 +10110,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Vanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Thierrin-Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10318,320 +10318,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2016</w:t>
+                <w:t xml:space="preserve">Rapport de Mission Archéologique à Kaesong en République Populaire Démocratique de Corée (RPDC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2016, pp.118</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2016, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025561v1</w:t>
+                <w:t xml:space="preserve">hal-03025599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assesments and recommmendations for structural consolidation, repair and strengthening of monuments in bagan (Myanmar)</w:t>
+                <w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Unesco. 2016, pp.74</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myongduk Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mc Clintok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2016, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025597v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de Mission Archéologique à Kaesong en République Populaire Démocratique de Corée (RPDC)</w:t>
+                <w:t xml:space="preserve">Damage assesments and recommmendations for structural consolidation, repair and strengthening of monuments in bagan (Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2016, pp.70</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedrag Gavrilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Unesco. 2016, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025599v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exit report Mission du 20 au 24 mars 2016. Mission d’expertise pour l'AFD dans le cadre d'un projet &amp;quot;Patrimoine et développement durable&amp;quot; sur le site d'Anuradhapura</w:t>
               </w:r>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,51 +10818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERANGKOR. Rapport de la campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beuken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10953,51 +10953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11088,51 +11088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12417,159 +12417,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le temple de Banteay Chmar LL 816 (Cambodge)</w:t>
+                <w:t xml:space="preserve">Conservation d'Angkor Étude préalable au dégagement du MEBON ORIENTAL (L.L. 531, M.H.395)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EFEO, Ecole française d'Extrême-Orient. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01976139v1</w:t>
+                <w:t xml:space="preserve">halshs-01976144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation d'Angkor Étude préalable au dégagement du MEBON ORIENTAL (L.L. 531, M.H.395)</w:t>
+                <w:t xml:space="preserve">Rapport sur le temple de Banteay Chmar LL 816 (Cambodge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EFEO, Ecole française d'Extrême-Orient. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01976144v1</w:t>
+                <w:t xml:space="preserve">halshs-01976139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation d'Angkor : Étude préalable au dégagement du Prasat Phnom Krom (L.L. 501, M.H. 423)</w:t>
               </w:r>
@@ -12921,51 +12921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitch Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Polkinghorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13197,51 +13197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87C4CEB6"/>
+    <w:nsid w:val="2389669B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13428,51 +13428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8699-6280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072475358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Perron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Sydorov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Evans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ortman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf8441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0586-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Penny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Zachreson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fletcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau4029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Frelat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souday" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demeter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0139-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhay Rachna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.178" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0K0RD4Z1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Sonnemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougald O'Reilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7GVXLMBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Buckley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Yu Simon Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Zottoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Chevance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Im" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306539110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polkinghorne, Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrickson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR24H4KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Barbetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B58352FFD6F0C52FB9D3C91488995746C17ABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hensley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702525104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.02.095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXV89BX7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02DD3C9FD7AA4C794D822E10C0781F7B6B8E52E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Luj&#224;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Zoppi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.5994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Luj&#225;n-Lunsford Lunsford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.5993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2000.3471" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1998.1612" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.2479" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.3821" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.3822" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3792" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hawixbrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1995.2890" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1993.1344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02045508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Degroot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelle Wijker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poujol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan M. Buckley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199329199.003.0010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nauleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Juhel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Mey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Maux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bazin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol Su Ro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choe Chol Ryong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mc Clintok" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025597v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrag Gavrilovic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Than" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im Sokrithy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koy Tchan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976139v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tremmel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993356v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8699-6280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072475358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Perron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Sydorov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Evans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ortman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf8441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0586-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Penny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Zachreson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fletcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau4029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Frelat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souday" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demeter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0139-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhay Rachna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.178" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0K0RD4Z1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Sonnemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougald O'Reilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7GVXLMBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Buckley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Yu Simon Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Zottoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Chevance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Im" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306539110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polkinghorne, Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrickson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR24H4KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Barbetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B58352FFD6F0C52FB9D3C91488995746C17ABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hensley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702525104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.02.095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXV89BX7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02DD3C9FD7AA4C794D822E10C0781F7B6B8E52E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Luj&#224;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Zoppi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.5994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Luj&#225;n-Lunsford Lunsford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.5993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2000.3471" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026147v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1998.1612" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.3821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.3822" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1997.2479" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hawixbrock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3791" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3792" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1995.2890" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1993.1344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02045508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Degroot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelle Wijker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poujol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan M. Buckley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199329199.003.0010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nauleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Juhel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Mey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Maux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bazin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol Su Ro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choe Chol Ryong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mc Clintok" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025597v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrag Gavrilovic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beuken" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laduron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Than" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im Sokrithy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koy Tchan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tremmel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993356v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>