--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -410,304 +410,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t>
+                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
+                <w:t xml:space="preserve">Marie Corpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.43001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758500v1</w:t>
+                <w:t xml:space="preserve">hal-03650380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dervaux</w:t>
+                <w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (4), pp.43001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650380v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness of epithelia on wavy substrates: measurements and continuous models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,51 +793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1433,51 +1433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based Peeling of Thin Hydrophobic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Khodaparast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,51 +1537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to perform pressurized blister tests on thin elastic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Khodaparast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,291 +1895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Salez</w:t>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481242v1</w:t>
+                <w:t xml:space="preserve">hal-04882492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Raphael</w:t>
+                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léger</w:t>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882492v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Freestanding Thin Films of Copolymer Melts Far from the Glass Transition</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,410 +2546,410 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991886v1</w:t>
+                <w:t xml:space="preserve">hal-00584935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cohen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584935v1</w:t>
+                <w:t xml:space="preserve">hal-05508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbas Sabbah</w:t>
+                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (1), pp.56-60. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508943v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slippery or Sticky Boundary Conditions: Control of Wrinkling in Metal-Capped Thin Polymer Films by Selective Adhesion to Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vandeparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léopoldès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,69 +3590,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of sessile liquid droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spreading of nematic liquid crystals on hydrophobic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3669,119 +3656,132 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 291 (1-3), pp.191-196. </w:t>
+              <w:t xml:space="preserve">, 2006, 282-283, pp.240-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508904v1</w:t>
+                <w:t xml:space="preserve">hal-05508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of nematic liquid crystals on hydrophobic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation of sessile liquid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3798,90 +3798,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 282-283, pp.240-246. </w:t>
+              <w:t xml:space="preserve">, 2006, 291 (1-3), pp.191-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508899v1</w:t>
+                <w:t xml:space="preserve">hal-05508904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contact angle of droplets evaporating at ambient temperature</w:t>
               </w:r>
@@ -4431,332 +4431,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cachile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100-102, pp.381-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508867v1</w:t>
+                <w:t xml:space="preserve">hal-05508863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P Valignat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 100-102, pp.381-398. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (21), pp.8828-8834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508863v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cachile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,489 +5044,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t>
+              <w:t xml:space="preserve">APS DFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414508v1</w:t>
+                <w:t xml:space="preserve">hal-04696888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
+                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">GFR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781858v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
+                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696878v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bouheddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS DFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
+              <w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696888v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Adhesion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5564,64 +5564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5646,77 +5646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6172,229 +6172,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescaling the dynamics of evaporating drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporating Drops of Alkane Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004993v1</w:t>
+                <w:t xml:space="preserve">hal-00015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating Drops of Alkane Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rescaling the dynamics of evaporating drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015149v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6667,51 +6667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E00E740"/>
+    <w:nsid w:val="5EFE6AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6898,51 +6898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>