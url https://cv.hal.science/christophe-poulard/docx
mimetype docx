--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1648,538 +1648,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of JJ stent in situ is critical: An ultrastructural and mechanical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396687v1</w:t>
+                <w:t xml:space="preserve">hal-04882492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Silicone Poly-HIPEs with Controlled Pore Sizes via Reactive Emulsion Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Giustiniani</w:t>
+                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guégan</w:t>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Marchand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201600281⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719555v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Raphael</w:t>
+                <w:t xml:space="preserve">Duration of JJ stent in situ is critical: An ultrastructural and mechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léger</w:t>
+                <w:t xml:space="preserve">Michel Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (11–12), pp.1597-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882492v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Silicone Poly-HIPEs with Controlled Pore Sizes via Reactive Emulsion Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Salez</w:t>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Raphaël</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (18), pp.1527--1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481242v1</w:t>
+                <w:t xml:space="preserve">hal-01719555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Freestanding Thin Films of Copolymer Melts Far from the Glass Transition</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2648,278 +2648,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbas Sabbah</w:t>
+                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508943v1</w:t>
+                <w:t xml:space="preserve">hal-00991886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.56-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991886v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
               </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slippery or Sticky Boundary Conditions: Control of Wrinkling in Metal-Capped Thin Polymer Films by Selective Adhesion to Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vandeparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léopoldès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,332 +4431,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Bénichou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (21), pp.8828-8834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508863v1</w:t>
+                <w:t xml:space="preserve">hal-05508867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cachile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bénichou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.P Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (21), pp.8828-8834. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100-102, pp.381-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508867v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cachile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,312 +5044,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
+                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS DFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
+              <w:t xml:space="preserve">GFR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696888v1</w:t>
+                <w:t xml:space="preserve">hal-04696878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
+                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696878v1</w:t>
+                <w:t xml:space="preserve">hal-03781858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
+                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">APS DFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781858v1</w:t>
+                <w:t xml:space="preserve">hal-04696888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t>
               </w:r>
@@ -5862,217 +5862,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with phase-changing droplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
+                <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with liquid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid &amp; Interface Society 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339317v1</w:t>
+                <w:t xml:space="preserve">hal-03781867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with liquid droplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Poulard</w:t>
+                <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with phase-changing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">European Colloid &amp; Interface Society 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781867v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6667,51 +6667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EFE6AEB"/>
+    <w:nsid w:val="DCDC1FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6898,51 +6898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>