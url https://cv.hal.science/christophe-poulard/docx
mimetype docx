--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -113,53 +113,116 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">094137625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">190705041</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ILUayHEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000356560691</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-7348-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -168,4675 +231,5792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological response of soft solid/liquid composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (47), pp.8999-9007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SM00973A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling the rheological responses of a soft solid emulsion with liquid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (42), pp.425103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648x/ad61ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650380v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.43001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758500v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness of epithelia on wavy substrates: measurements and continuous models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (6), pp.53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00206-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the density of pillar-patterned substrates on contact mechanics: Transition from top to mixed contact with a detailed pressure-field description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.055007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physreve.104.055007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear amplification of adhesion forces in interleaved books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00068-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection and diffusion assisted reactive coupling at incompatible semi-crystalline polymer interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Brunello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.035001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/ab7f9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(4-vinylpyridine)-modified silica for efficient oil/water separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Maaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Elzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (2), pp.1184-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-018-2888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skinny emulsions take on granular matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul H. Kamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (36), pp.7310-7323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SM00830B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Peeling of Thin Hydrophobic Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interfacial tension of reactive, liquid interfaces and its consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.154502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01704027v1</w:t>
+                <w:t xml:space="preserve">hal-04882358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to perform pressurized blister tests on thin elastic films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Water-Based Peeling of Thin Hydrophobic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Khodaparast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11553-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (15), pp.154502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.154502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629948v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structuring Solid Surfaces with Bubble Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Levannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meik Ranft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201600534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882492v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Protocol to perform pressurized blister tests on thin elastic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Khodaparast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (6), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11553-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481242v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of JJ stent in situ is critical: An ultrastructural and mechanical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396687v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Silicone Poly-HIPEs with Controlled Pore Sizes via Reactive Emulsion Stabilization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201600281⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719555v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Freestanding Thin Films of Copolymer Melts Far from the Glass Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Duration of JJ stent in situ is critical: An ultrastructural and mechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Voisin</w:t>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Honorez</w:t>
+                <w:t xml:space="preserve">Michel Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (10), pp.1144-1148. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (11–12), pp.1597-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944505v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the molecular organization on friction at soft polymer interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Silicone Poly-HIPEs with Controlled Pore Sizes via Reactive Emulsion Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cohen</w:t>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manon Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm05874f⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (18), pp.1527--1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991869v1</w:t>
+                <w:t xml:space="preserve">hal-01719555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stable Freestanding Thin Films of Copolymer Melts Far from the Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Weil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Honorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm01099e⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1144-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584921v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical modification of PDMS surface without impacting the viscoelasticity: Model systems for a better understanding of elastomer/elastomer adhesion and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 468, pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584935v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Role of adhesion between asperities in the formation of elastic solid/solid contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15130-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991886v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional electronic transport at the organic charge-transfer interfaces under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4876156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508943v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elasticity and wrinkled morphology of Bacillus subtilis pellicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la901616x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (6), pp.2011-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1217178110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495482v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leading edge of evaporating droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cassie-Wenzel-like transition in patterned soft elastomer adhesive contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.023⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508917v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of spreading and drying of a polymer solution from Marangoni flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sliding friction at soft micropatterned elastomer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Damman</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/80/64001⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fd00121g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508919v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slippery or Sticky Boundary Conditions: Control of Wrinkling in Metal-Capped Thin Polymer Films by Selective Adhesion to Substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convection-enhanced water evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Weon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.188302⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158338v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating drops of alkane mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incidence of the molecular organization on friction at soft polymer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Cazabat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.12.008⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.8535-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05874f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508909v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of evaporating sessile droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. -M. Cazabat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid Journal / Kolloidnyi Zhurnal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1061933X07010012⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2543-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01099e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508906v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of nematic liquid crystals on hydrophobic substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.10.022⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508899v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of sessile liquid droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.M. Cazabat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.07.021⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508904v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contact angle of droplets evaporating at ambient temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cazabat</w:t>
+                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508890v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescaling the Dynamics of Evaporating Drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ben Amar</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Vagharchakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (18), pp.8226-8233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la050406v⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 25 (18), pp.11188-11196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la901616x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508876v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Spreading of Nematic Liquid Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The leading edge of evaporating droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cazabat</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la050529f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 312 (1), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508874v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-driven evaporation of sessile drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control of spreading and drying of a polymer solution from Marangoni flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Cazabat</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/49/015⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (6), pp.64001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/80/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508881v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingering phenomena during spreading of surfactant solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Slippery or Sticky Boundary Conditions: Control of Wrinkling in Metal-Capped Thin Polymer Films by Selective Adhesion to Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léopoldès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaelle Derue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2003.12.035⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (18), pp.188302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.188302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508871v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaporating drops of alkane mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cazabat</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 298 (1-2), pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508867v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The dynamics of evaporating sessile droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -M. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid Journal / Kolloidnyi Zhurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1061933X07010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05508863v1</w:t>
+                <w:t xml:space="preserve">hal-05508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating Droplets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaporation of sessile liquid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A M Cazabat</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291 (1-3), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading of nematic liquid crystals on hydrophobic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 282-283, pp.240-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contact angle of droplets evaporating at ambient temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/AMRX/2006/23465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescaling the Dynamics of Evaporating Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (18), pp.8226-8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la050406v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous Spreading of Nematic Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (14), pp.6270-6276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la050529f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion-driven evaporation of sessile drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (49), pp.S4213-S4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/49/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fingering phenomena during spreading of surfactant solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cachile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 250 (1-3), pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2003.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freely Receding Evaporating Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (21), pp.8828-8834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la030162j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin films in wetting and spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cachile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100-102, pp.381-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8686(02)00063-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporating Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cachile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (21), pp.8070-8078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la0204646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4846,910 +6026,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffen and dissipate with liquid inclusions in a solid matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement Français de Rhéologie, Jun 2024, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perles liquides dans une matrice solide : rhéologie des émulsions solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique, Jul 2023, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bouheddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696878v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">GFR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Rhéologie, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781858v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controlling rheology of a solid emulsion with phase-changing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS DFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696888v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Liquid beads in an elastic matrix: Rheology of a solid emulsion with phase changing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t>
+              <w:t xml:space="preserve">APS DFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physics Society - Division of Fluid Dynamics, Nov 2022, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414508v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Adhesion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5759,314 +6939,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and adhesion of droplets in a soft elastic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School of Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with liquid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the rheology of a solid emulsion with phase-changing droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid &amp; Interface Society 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6076,319 +7256,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological response of soft Solid/Liquid Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating Drops of Alkane Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescaling the dynamics of evaporating drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6398,100 +7578,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de gouttelettes mouillantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6501,105 +7681,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Paris-Saclay, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05509424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6667,51 +7847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCDC1FC8"/>
+    <w:nsid w:val="59B07868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6898,51 +8078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-poulard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8250-025X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094137625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190705041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ILUayHEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356560691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7348-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00973A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ad61ad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03876283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harmand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00206-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Elzein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bejjani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2888-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Giustiniani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Kamm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00830B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.07.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khodaparast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.154502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Levannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gryson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meik Ranft" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11553-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600281" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dies" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15130-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4876156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/14001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00121g" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Weon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Je" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;na" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cazabat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSBPS1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/64001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;opold&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desprez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Derue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.188302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Cazabat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061933X07010012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTJKDDG3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vou&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Coninck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.07.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFZHM3MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.10.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SNWZC5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazabat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/AMRX/2006/23465" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050406v" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050529f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J0JDWJ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazabat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/49/015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamraoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2003.12.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6R4L82L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030162j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC5Q96LR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B&#233;nichou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cachile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cazabat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Valignat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8686(02)00063-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5VZHFMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Cazabat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0204646" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2V5MXNKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781858v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05509424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>