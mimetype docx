--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1959,200 +1959,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama de la recherche reproductible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets for calcium dynamics comparison between the whole-cell and a β-escin based perforated patch configuration in brain slices from adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545059v1</w:t>
+                <w:t xml:space="preserve">hal-03815287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for calcium dynamics comparison between the whole-cell and a β-escin based perforated patch configuration in brain slices from adult mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un panorama de la recherche reproductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815287v1</w:t>
+                <w:t xml:space="preserve">hal-03545059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Processing in Developmental Prosopagnosia: Altered Neural Representations in the Fusiform Face Area</w:t>
               </w:r>
@@ -2285,64 +2285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Getting Standard Error on the Ratiometric Calcium Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,103 +2376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of neuronal Ca 2+ handling properties by combining perforated patch clamp recordings and the added buffer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Paeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pippow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.102411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Paeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Paehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3931,51 +3931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Husch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (2), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5534,51 +5534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D74D679"/>
+    <w:nsid w:val="55B2C10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,51 +5765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>