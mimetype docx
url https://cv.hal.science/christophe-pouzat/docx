--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -156,1248 +156,1336 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology of spike trains with the Curto-Itskov filtration: stability and applications</w:t>
+                <w:t xml:space="preserve">Simulation Based Inference of a Simple Neural Network Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Martineau</w:t>
+                <w:t xml:space="preserve">Pierre Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ségolen Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519731v1</w:t>
+                <w:t xml:space="preserve">hal-05586054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToMATo: an efficient and robust clustering algorithm for high dimensional datasets. An illustration with spike sorting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Persistent homology of spike trains with the Curto-Itskov filtration: stability and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pouzat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ségolen Geffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267380v1</w:t>
+                <w:t xml:space="preserve">hal-05519731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple classique de modèle mathématique en neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ToMATo: an efficient and robust clustering algorithm for high dimensional datasets. An illustration with spike sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+                <w:t xml:space="preserve">Ségolen Geffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054356v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic spiking neuronal nets - Neuromathematics for the computer era</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un exemple classique de modèle mathématique en neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Galves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03196369v1</w:t>
+                <w:t xml:space="preserve">hal-05054356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of neuronal interaction graph from spike train data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic spiking neuronal nets - Neuromathematics for the computer era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Galves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Brochini</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eva Löcherbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332253v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes for neurophysiological peri-stimulus time histograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of neuronal interaction graph from spike train data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Brochini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Galves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hodara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113155v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prelude to SPySort: Neuronal Spike Sorting with Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–Python version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111654v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–Python version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Prelude to SPySort: Neuronal Spike Sorting with Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224764v1</w:t>
+                <w:t xml:space="preserve">hal-01111654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes for neurophysiological peri-stimulus time histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113126v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–R version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224765v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making neurophysiological data analysis reproducible. Why and how?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–R version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delescluse</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-00591455v3</w:t>
+                <w:t xml:space="preserve">hal-01224765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Goodness of Fit Tests For Models of Neuronal Spike Trains Considered as Counting Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Making neurophysiological data analysis reproducible. Why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416793v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591455v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient spike-sorting of multi-state neurons using inter-spike intervals information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On Goodness of Fit Tests For Models of Neuronal Spike Trains Considered as Counting Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005002v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient spike-sorting of multi-state neurons using inter-spike intervals information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TECHNIQUE(S) FOR SPIKE - SORTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,130 +1495,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Spiking Neuronal Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Galves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoichiro Mori; Benoît Perthame; Angela Stevens. Springer International Publishing, 2024, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-031-68408-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68409-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1540,3092 +1628,3092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un court état des lieux de la recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matapli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasi-Stationary Approach to Metastability in a System of Spiking Neurons with Synaptic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Neuroscience and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mna.7668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281732v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi devrions-nous arrêter d’embêter les gens avec la « recherche reproductible » et autres « bonnes pratiques » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.53-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/statsoc.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting Hawkes processes with multiplicative inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148, pp.180-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2022.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi devrions-nous arrêter d’embêter les gens avec la « recherche reproductible » et autres « bonnes pratiques » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for calcium dynamics comparison between the whole-cell and a β-escin based perforated patch configuration in brain slices from adult mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Simple Method for Getting Standard Error on the Ratiometric Calcium Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107494⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815287v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama de la recherche reproductible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Face Processing in Developmental Prosopagnosia: Altered Neural Representations in the Fusiform Face Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Haeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Luecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.744466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545059v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Processing in Developmental Prosopagnosia: Altered Neural Representations in the Fusiform Face Area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un panorama de la recherche reproductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435986v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Getting Standard Error on the Ratiometric Calcium Estimator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Datasets for calcium dynamics comparison between the whole-cell and a β-escin based perforated patch configuration in brain slices from adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101548⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370468v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of neuronal Ca 2+ handling properties by combining perforated patch clamp recordings and the added buffer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Paeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.102411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer functions linking neural calcium to single voxel functional ultrasound signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Kemal Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Haselden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Goulam Houssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Rungta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.2954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-16774-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system of interacting neurons with short term synaptic facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Galves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errico Presutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 178, pp.869-892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02467-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Senova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H J Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G P Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy imbalance alters Ca2+ handling and excitability of POMC neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Paeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Paehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.25641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward standard practices for sharing computer code and programs in neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Eglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Marwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Halchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Sufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (6), pp.770-773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.4550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche reproductible : une communication scientifique explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Deux débats sur les données, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards reliable spike-train recordings from thousands of neurons with multielectrodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaute T Einevoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espen Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth D Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (1), pp.11-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conb.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Neuronal ensemble recordings in integrative neuroscience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Shulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (3-4), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making neurophysiological data analysis reproducible: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Franconville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (3-4), pp.159-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimation of calcium dynamics from ratiometric measurements: a direct, nonratioing method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 103 (2), pp.1130-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00414.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic spike train analysis and report generation. An implementation with R, R2HTML and STAR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (1), pp.119-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences of Ca2+ handling properties in identified central olfactory neurons of the antennal lobe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pippow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Husch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (2), pp.87-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMONE: a realistic neural network simulator to reproduce MEA-based recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Escolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle E Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (2), pp.149-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2007.914467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axonal speeding: shaping synaptic potentials in small neurons by the axonal membrane compartment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheyla Mejia-Gervacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf P Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (6), pp.843-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Spike-Sorting By Modeling Firing Statistics and Burst-Dependent Spike Amplitude Attenuation: A Markov Chain Monte Carlo Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91, pp.2910-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00227.2003.0022-3077/04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using noise signature to optimize spike-sorting and to assess neuronal classification quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Mazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122, pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-0270(02)00276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action potential-evoked Ca2+ signals and calcium channels in axons of developing rat cerebellar interneurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Forti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Llano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 527.1, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,455 +4723,455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Unit Recording: Fundamental Concepts and New Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott L. Hooper and Ansgar Büschges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118873397.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Extracellular Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces 1: Methods and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iSTE; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-84821-826-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des enregistrements extracellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain et Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iSTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Extracellular Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain and Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces 1: Methods and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iSTE/Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique(s) for Spike - Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chow C. C., Gutkin B., Hansel D., Meunier C. and Dalibard J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Models in Neurophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.729-786, 2005, Les Houches 2003 Summer School</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5093,380 +5181,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPySort: Neuronal Spike Sorting with Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Python in Science (EuroSciPy 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non paramétrique de séquences de potentiels d'action. Construction de modèles et de tests de qualité d'ajustement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non paramétrique de séquences de potentiels d'action. Construction de modèles et de tests de qualité d'ajustement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic method for eye blink artifacts detection in single channel EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Tiganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lotfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON BIOMAGNETISM ADVANCES IN BIOMAGNETISM – BIOMAG2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dubrovnik, Croatia. pp.175-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12197-5_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5534,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55B2C10A"/>
+    <w:nsid w:val="3E12A406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charitat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>