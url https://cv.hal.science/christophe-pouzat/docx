--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -190,259 +190,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Based Inference of a Simple Neural Network Structure</w:t>
+                <w:t xml:space="preserve">Persistent homology of spike trains with the Curto-Itskov filtration: stability and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charitat</w:t>
+                <w:t xml:space="preserve">Louise Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ségolen Geffray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586054v1</w:t>
+                <w:t xml:space="preserve">hal-05519731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology of spike trains with the Curto-Itskov filtration: stability and applications</w:t>
+                <w:t xml:space="preserve">Simulation Based Inference of a Simple Neural Network Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Martineau</w:t>
+                <w:t xml:space="preserve">Pierre Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ségolen Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519731v1</w:t>
+                <w:t xml:space="preserve">hal-05586054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToMATo: an efficient and robust clustering algorithm for high dimensional datasets. An illustration with spike sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolen Geffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple classique de modèle mathématique en neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -548,51 +548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Galves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -662,51 +662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hodara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -718,57 +718,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–Python version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–R version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -782,156 +782,169 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224764v1</w:t>
+                <w:t xml:space="preserve">hal-01224765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prelude to SPySort: Neuronal Spike Sorting with Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–Python version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111654v1</w:t>
+                <w:t xml:space="preserve">hal-01224764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes for neurophysiological peri-stimulus time histograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,175 +952,162 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Prelude to SPySort: Neuronal Spike Sorting with Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113126v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary Material for: Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms–R version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homogeneity and identity tests for unidimensional Poisson processes with an application to neurophysiological peri-stimulus time histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,51 +1121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224765v1</w:t>
+                <w:t xml:space="preserve">hal-01113126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making neurophysiological data analysis reproducible. Why and how?</w:t>
               </w:r>
@@ -1203,51 +1203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Goodness of Fit Tests For Models of Neuronal Spike Trains Considered as Counting Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient spike-sorting of multi-state neurons using inter-spike intervals information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1415,3311 +1415,3311 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNIQUE(S) FOR SPIKE - SORTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un court état des lieux de la recherche reproductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quasi-Stationary Approach to Metastability in a System of Spiking Neurons with Synaptic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Neuroscience and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mna.7668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281732v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi devrions-nous arrêter d’embêter les gens avec la « recherche reproductible » et autres « bonnes pratiques » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/statsoc.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting Hawkes processes with multiplicative inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.180-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi devrions-nous arrêter d’embêter les gens avec la « recherche reproductible » et autres « bonnes pratiques » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.53-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face Processing in Developmental Prosopagnosia: Altered Neural Representations in the Fusiform Face Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Haeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Luecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.744466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simple Method for Getting Standard Error on the Ratiometric Calcium Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datasets for calcium dynamics comparison between the whole-cell and a β-escin based perforated patch configuration in brain slices from adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la recherche reproductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of neuronal Ca 2+ handling properties by combining perforated patch clamp recordings and the added buffer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Paeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pippow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.102411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer functions linking neural calcium to single voxel functional ultrasound signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Kemal Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Haselden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goulam Houssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Rungta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16774-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A system of interacting neurons with short term synaptic facilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Galves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Löcherbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errico Presutti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.869-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02467-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G P Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy imbalance alters Ca2+ handling and excitability of POMC neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Paeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pippow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Paehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.25641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward standard practices for sharing computer code and programs in neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Eglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Marwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Halchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoaib Sufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.770-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche reproductible : une communication scientifique explicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Deux débats sur les données, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Neuronal ensemble recordings in integrative neuroscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (3-4), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making neurophysiological data analysis reproducible: why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (3-4), pp.159-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards reliable spike-train recordings from thousands of neurons with multielectrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaute T Einevoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.11-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative estimation of calcium dynamics from ratiometric measurements: a direct, nonratioing method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pippow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (2), pp.1130-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00414.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic spike train analysis and report generation. An implementation with R, R2HTML and STAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1), pp.119-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences of Ca2+ handling properties in identified central olfactory neurons of the antennal lobe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pippow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Husch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kloppenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIMONE: a realistic neural network simulator to reproduce MEA-based recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Escolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle E Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.149-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2007.914467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axonal speeding: shaping synaptic potentials in small neurons by the axonal membrane compartment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheyla Mejia-Gervacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf P Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (6), pp.843-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Spike-Sorting By Modeling Firing Statistics and Burst-Dependent Spike Amplitude Attenuation: A Markov Chain Monte Carlo Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91, pp.2910-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00227.2003.0022-3077/04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using noise signature to optimize spike-sorting and to assess neuronal classification quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Mazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122, pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-0270(02)00276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action potential-evoked Ca2+ signals and calcium channels in axons of developing rat cerebellar interneurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 527.1, pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Spiking Neuronal Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Galves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoichiro Mori; Benoît Perthame; Angela Stevens. Springer International Publishing, 2024, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-031-68408-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68409-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745932v1</w:t>
-              </w:r>
-[...3093 lines deleted...]
-                <w:t xml:space="preserve">hal-00005006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4737,51 +4737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Unit Recording: Fundamental Concepts and New Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Extracellular Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces 1: Methods and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4912,229 +4912,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des enregistrements extracellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of Extracellular Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain et Fabien Lotte. </w:t>
+              <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain and Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1,</w:t>
+              <w:t xml:space="preserve">Brain-Computer Interfaces 1: Methods and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iSTE editions</w:t>
+                <w:t xml:space="preserve">iSTE/Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332383v1</w:t>
+                <w:t xml:space="preserve">hal-02332373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Extracellular Recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse des enregistrements extracellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain and Fabien Lotte. </w:t>
+              <w:t xml:space="preserve">Maureen Clerc, Laurent Bougrain et Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain-Computer Interfaces 1: Methods and Perspectives</w:t>
+              <w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iSTE/Wiley</w:t>
+                <w:t xml:space="preserve">iSTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332373v1</w:t>
+                <w:t xml:space="preserve">hal-02332383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique(s) for Spike - Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chow C. C., Gutkin B., Hansel D., Meunier C. and Dalibard J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Models in Neurophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.729-786, 2005, Les Houches 2003 Summer School</w:t>
@@ -5195,64 +5195,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPySort: Neuronal Spike Sorting with Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Python in Science (EuroSciPy 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non paramétrique de séquences de potentiels d'action. Construction de modèles et de tests de qualité d'ajustement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non paramétrique de séquences de potentiels d'action. Construction de modèles et de tests de qualité d'ajustement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Tiganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lotfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E12A406"/>
+    <w:nsid w:val="3642B5A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charitat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pouzat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2844-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130854298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charitat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054356v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Brochini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hodara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113126v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591455v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delescluse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franconville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lieury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281732v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mna.7668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lu&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Haeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Luecken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.744466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kloppenburg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Paeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pippow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Kemal Aydin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Haselden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goulam Houssen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Rungta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16774-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Presutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02467-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Paehler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Klein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;na" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Shulz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D891CXSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.09.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81GDZDT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T Einevoll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hagen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Harris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2011.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00414.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGTG97QW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Husch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ546T30-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escol&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2007.914467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Mejia-Gervacio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf P Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Llano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2003.0022-3077/04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Mazor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(02)00276-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD68V4F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Forti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68409-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218265.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>