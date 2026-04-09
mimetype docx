--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pradal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2555-761X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241326397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting aerobic rice: A system-based and genetic innovation for low water use and methane mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Rebolledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Pereira de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterDrought Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D representation of the plant architecture in strawberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. McCallum; B. Denoyes, Aug 2022, Angers, France. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1381.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive scientific workflows for model-assisted high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.XVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigFlow, a functional-structural model simulating floral induction based on inhibiting and activating signais transport in apple tree 3D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wenatchee, United States. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of water transport in roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Satellite workshop : Phenotyping and modeling of plant anchorage and physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation with OpenAlea and GroIMP for cross-platform functional-structural plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG as a standard representation of plants in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional morphological model of water lilies Nymphaea spp. for breeding historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiryu Kirié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Noshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework for the simulation of signal transport within 3D structure: application for the simulation of within-tree variability in floral induction in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydraulics FSPMs in the context of root breeding : a case study on Pearl Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU: European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-19792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for the integration of different functional and structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Informatics, Environment, Energy and Applications IEEA '18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bejing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for the Integration of Different Functional and Structural Plant Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEA '18 - Proceedings of the 7th International Conference on Informatics, Environment, Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208854.3208875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenc Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does water flow through the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences “Salt &amp; Water Stress in Plants, From Molecules to Crops”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a root hydraulic architecture with keyboard and pipettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling plant development from the organ to the whole plant scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale topological and geometrical representation of plant architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimBIOS: Morphological Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Bucksch and Dan Chitwood, Sep 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflow for reusing plant/FSPM models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011. 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand, Dec 2011, Perth, Australia. pp.968-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: L-Systems in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the airborne dispersal of a pathogen over a structured vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant science department, UC Davis, Sep 2010, Davis, CA, United States. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategies Using Visual Programming in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hoelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Python Conference Europython</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribu (CAnopy RadIative BUdget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAlea, Towards a Scientific Modelling Environment using Visual Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to OpenAlea, a platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openalea - visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPython 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vilnius, Lithuania. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier De Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.406, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wheat-legume mix intercrops on wheat epidemics by modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 336, pp.110212. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating light quantity and quality over plant organs using a ray-tracing method to investigate plant responses in growth chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.104256. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM Decisions Platform - a Pan-European online platform hosting decision support systems and associated resources for integrated pest management [version 1; peer review: 2 approved]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ramsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Nordskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Skirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Marguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.320. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21411.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A root functional-structural model allows to assess effects of water deficit on water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (5), pp.1594-1608. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of strawberry architecture: insights into the control of branching and inflorescence complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (12), pp.3595-3612. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of root hydraulic architecture reveal critical determinants of axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1289-1306. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and sustainable development of modern berry cultivars in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Olbricht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1238-1251. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.130. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotyping: important and minimum information required for root modeling in crop plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1270/jsbbs.20126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of water limitation on plant biomass using a 3D functional–structural plant model of shoot and root driven by soil hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato K Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.713-728. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagliavini Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.571-585. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transport of inhibiting and activating signals and their combined effects on floral induction: application to apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13085. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69861-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2523-2534. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a functional-structural plant model for simulating hydraulic structure, gas and energy exchange dynamics of complex plant canopies under water deficit - application to grapevine (Vitisvinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diz007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02253260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: automatic generation of python bindings for C++ libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.e149. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture and foliar senescence impact the race between wheat growth and Zymoseptoria tritici epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.975-989. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction dynamics between two foliar pathogens in wheat: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.927 - 940. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual plants need water too : functional-structural root system models in the context of drought tolerance breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Plant Biology: Qualitative and Quantitative Descriptors for Plant Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad M. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilan Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.117. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Plant Modeling: Unleashing Geometric and Topological Potential within the Plant Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian F Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren P Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly B Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (900), pp.16. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Pound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework to simulate foliar fungal epidemics using functional--structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.mcu101. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing scientific software matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Langtangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.311 - 312. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00703085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Mebatsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop-pathogen modeling to identify plant traits to control Zymoseptoria tritici epidemics on wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined virtual plant - pathogen models to compare the influence of wheat architecture on epidemics of two contrasted foliar fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPMA 2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustino Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zanotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Society of Forest Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: a visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a generic DSS model metadata catalogue and APIs for crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Skaslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Faizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preyanka Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Maida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological plant modeling: Unleashing geometric and topologic potential within the plant sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian Fortune Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: Automatic Generation of Python Bindings for C++ Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Migrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Contractor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] TR2018-990, New York University. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de dataflow pour des systèmes modulaires et génériques de simulation de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Montpellier, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTS034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02879776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pradal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2555-761X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241326397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriScale: A distributed framework for gridded crop model ensemble applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iCROPM, Feb 2026, Florence, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting aerobic rice: A system-based and genetic innovation for low water use and methane mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Rebolledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Pereira de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterDrought Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D representation of the plant architecture in strawberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. McCallum; B. Denoyes, Aug 2022, Angers, France. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1381.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive scientific workflows for model-assisted high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.XVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigFlow, a functional-structural model simulating floral induction based on inhibiting and activating signais transport in apple tree 3D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wenatchee, United States. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG as a standard representation of plants in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation with OpenAlea and GroIMP for cross-platform functional-structural plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of water transport in roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Satellite workshop : Phenotyping and modeling of plant anchorage and physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional morphological model of water lilies Nymphaea spp. for breeding historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiryu Kirié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Noshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework for the simulation of signal transport within 3D structure: application for the simulation of within-tree variability in floral induction in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for the Integration of Different Functional and Structural Plant Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEA '18 - Proceedings of the 7th International Conference on Informatics, Environment, Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208854.3208875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for the integration of different functional and structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Informatics, Environment, Energy and Applications IEEA '18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bejing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydraulics FSPMs in the context of root breeding : a case study on Pearl Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU: European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-19792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenc Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does water flow through the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences “Salt &amp; Water Stress in Plants, From Molecules to Crops”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale topological and geometrical representation of plant architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimBIOS: Morphological Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Bucksch and Dan Chitwood, Sep 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a root hydraulic architecture with keyboard and pipettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling plant development from the organ to the whole plant scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflow for reusing plant/FSPM models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011. 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand, Dec 2011, Perth, Australia. pp.968-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: L-Systems in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategies Using Visual Programming in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the airborne dispersal of a pathogen over a structured vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant science department, UC Davis, Sep 2010, Davis, CA, United States. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hoelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Python Conference Europython</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribu (CAnopy RadIative BUdget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAlea, Towards a Scientific Modelling Environment using Visual Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to OpenAlea, a platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openalea - visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPython 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vilnius, Lithuania. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier De Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.406, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wheat-legume mix intercrops on wheat epidemics by modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 336, pp.110212. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating light quantity and quality over plant organs using a ray-tracing method to investigate plant responses in growth chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.104256. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM Decisions Platform - a Pan-European online platform hosting decision support systems and associated resources for integrated pest management [version 1; peer review: 2 approved]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ramsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Nordskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Skirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Marguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.320. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21411.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A root functional-structural model allows to assess effects of water deficit on water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (5), pp.1594-1608. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of strawberry architecture: insights into the control of branching and inflorescence complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (12), pp.3595-3612. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and sustainable development of modern berry cultivars in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Olbricht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1238-1251. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.130. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of root hydraulic architecture reveal critical determinants of axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1289-1306. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotyping: important and minimum information required for root modeling in crop plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1270/jsbbs.20126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of water limitation on plant biomass using a 3D functional–structural plant model of shoot and root driven by soil hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato K Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.713-728. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagliavini Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.571-585. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transport of inhibiting and activating signals and their combined effects on floral induction: application to apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13085. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69861-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2523-2534. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a functional-structural plant model for simulating hydraulic structure, gas and energy exchange dynamics of complex plant canopies under water deficit - application to grapevine (Vitisvinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diz007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02253260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: automatic generation of python bindings for C++ libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.e149. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture and foliar senescence impact the race between wheat growth and Zymoseptoria tritici epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.975-989. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction dynamics between two foliar pathogens in wheat: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.927 - 940. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Plant Biology: Qualitative and Quantitative Descriptors for Plant Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad M. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilan Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.117. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Plant Modeling: Unleashing Geometric and Topological Potential within the Plant Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian F Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren P Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly B Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (900), pp.16. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual plants need water too : functional-structural root system models in the context of drought tolerance breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Pound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework to simulate foliar fungal epidemics using functional--structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.mcu101. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing scientific software matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Langtangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.311 - 312. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00703085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Mebatsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop-pathogen modeling to identify plant traits to control Zymoseptoria tritici epidemics on wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustino Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined virtual plant - pathogen models to compare the influence of wheat architecture on epidemics of two contrasted foliar fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPMA 2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zanotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Society of Forest Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: a visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea.HydroRoot: A modelling framework to dissect, predict and phenotype branched root hydraulic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laplaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a generic DSS model metadata catalogue and APIs for crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Skaslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Faizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preyanka Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Maida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: Automatic Generation of Python Bindings for C++ Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological plant modeling: Unleashing geometric and topologic potential within the plant sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian Fortune Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Migrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Contractor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] TR2018-990, New York University. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de dataflow pour des systèmes modulaires et génériques de simulation de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Montpellier, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTS034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02879776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55214F68"/>
+    <w:nsid w:val="EA9EE736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pradal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2555-761X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241326397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Rebolledo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Saito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pereira de Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labadie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1381.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Long" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiryu Kiri&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Iwasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Noshita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208854.3208875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moscardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830075v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier De Reuille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ramsden" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Nordskog" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Skirvin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marguglio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21411.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Senger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shaw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Takahashi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1270/jsbbs.20126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato K Braghiere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem B. Evers" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa059" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756458v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.149" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596093v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01577" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455754v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad M. Binder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bucksch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00117" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537909v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Bucksch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acheampong Atta-Boateng" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren P Battogtokh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly B Baumgartner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00900" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189272v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412691v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortune Azihou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren Battogtokh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531771v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948552v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Contractor" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02879776v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS034" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pradal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2555-761X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241326397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Rebolledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Saito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pereira de Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1381.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Long" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiryu Kiri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Iwasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Noshita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208854.3208875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790635v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moscardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier De Reuille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ramsden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Nordskog" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Skirvin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marguglio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21411.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Senger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shaw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1270/jsbbs.20126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato K Braghiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem B. Evers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa059" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756458v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.149" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad M. Binder" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bucksch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00117" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Bucksch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acheampong Atta-Boateng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren P Battogtokh" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly B Baumgartner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00900" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596093v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01577" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189272v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566017v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531771v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412691v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortune Azihou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren Battogtokh" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Contractor" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02879776v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS034" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>