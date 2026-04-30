--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pradal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2555-761X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241326397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriScale: A distributed framework for gridded crop model ensemble applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iCROPM, Feb 2026, Florence, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting aerobic rice: A system-based and genetic innovation for low water use and methane mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Rebolledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Pereira de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterDrought Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D representation of the plant architecture in strawberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. McCallum; B. Denoyes, Aug 2022, Angers, France. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1381.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive scientific workflows for model-assisted high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.XVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigFlow, a functional-structural model simulating floral induction based on inhibiting and activating signais transport in apple tree 3D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wenatchee, United States. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG as a standard representation of plants in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation with OpenAlea and GroIMP for cross-platform functional-structural plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of water transport in roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Satellite workshop : Phenotyping and modeling of plant anchorage and physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional morphological model of water lilies Nymphaea spp. for breeding historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiryu Kirié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Noshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework for the simulation of signal transport within 3D structure: application for the simulation of within-tree variability in floral induction in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for the Integration of Different Functional and Structural Plant Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEA '18 - Proceedings of the 7th International Conference on Informatics, Environment, Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208854.3208875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for the integration of different functional and structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Informatics, Environment, Energy and Applications IEEA '18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bejing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydraulics FSPMs in the context of root breeding : a case study on Pearl Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU: European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-19792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenc Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does water flow through the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences “Salt &amp; Water Stress in Plants, From Molecules to Crops”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale topological and geometrical representation of plant architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimBIOS: Morphological Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Bucksch and Dan Chitwood, Sep 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a root hydraulic architecture with keyboard and pipettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling plant development from the organ to the whole plant scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflow for reusing plant/FSPM models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011. 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand, Dec 2011, Perth, Australia. pp.968-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: L-Systems in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategies Using Visual Programming in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the airborne dispersal of a pathogen over a structured vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant science department, UC Davis, Sep 2010, Davis, CA, United States. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hoelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Python Conference Europython</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribu (CAnopy RadIative BUdget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAlea, Towards a Scientific Modelling Environment using Visual Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to OpenAlea, a platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openalea - visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPython 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vilnius, Lithuania. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier De Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.406, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wheat-legume mix intercrops on wheat epidemics by modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 336, pp.110212. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating light quantity and quality over plant organs using a ray-tracing method to investigate plant responses in growth chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.104256. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM Decisions Platform - a Pan-European online platform hosting decision support systems and associated resources for integrated pest management [version 1; peer review: 2 approved]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ramsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Nordskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Skirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Marguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.320. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21411.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A root functional-structural model allows to assess effects of water deficit on water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (5), pp.1594-1608. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of strawberry architecture: insights into the control of branching and inflorescence complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (12), pp.3595-3612. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and sustainable development of modern berry cultivars in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Olbricht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1238-1251. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.130. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of root hydraulic architecture reveal critical determinants of axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1289-1306. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotyping: important and minimum information required for root modeling in crop plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1270/jsbbs.20126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of water limitation on plant biomass using a 3D functional–structural plant model of shoot and root driven by soil hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato K Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.713-728. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagliavini Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.571-585. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transport of inhibiting and activating signals and their combined effects on floral induction: application to apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13085. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69861-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2523-2534. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a functional-structural plant model for simulating hydraulic structure, gas and energy exchange dynamics of complex plant canopies under water deficit - application to grapevine (Vitisvinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diz007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02253260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: automatic generation of python bindings for C++ libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.e149. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture and foliar senescence impact the race between wheat growth and Zymoseptoria tritici epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.975-989. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction dynamics between two foliar pathogens in wheat: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.927 - 940. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Plant Biology: Qualitative and Quantitative Descriptors for Plant Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad M. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilan Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.117. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Plant Modeling: Unleashing Geometric and Topological Potential within the Plant Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian F Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren P Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly B Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (900), pp.16. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual plants need water too : functional-structural root system models in the context of drought tolerance breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Pound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework to simulate foliar fungal epidemics using functional--structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.mcu101. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing scientific software matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Langtangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.311 - 312. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00703085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Mebatsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop-pathogen modeling to identify plant traits to control Zymoseptoria tritici epidemics on wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustino Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined virtual plant - pathogen models to compare the influence of wheat architecture on epidemics of two contrasted foliar fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPMA 2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zanotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Society of Forest Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: a visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea.HydroRoot: A modelling framework to dissect, predict and phenotype branched root hydraulic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laplaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a generic DSS model metadata catalogue and APIs for crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Skaslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Faizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preyanka Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Maida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: Automatic Generation of Python Bindings for C++ Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological plant modeling: Unleashing geometric and topologic potential within the plant sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian Fortune Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Migrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Contractor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] TR2018-990, New York University. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de dataflow pour des systèmes modulaires et génériques de simulation de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Montpellier, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTS034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02879776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Pradal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2555-761X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241326397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriScale: A distributed framework for gridded crop model ensemble applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille A. Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N. Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Crop Modelling Symposium (iCROPM2026): Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iCROPM, Feb 2026, Florence, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting aerobic rice: A system-based and genetic innovation for low water use and methane mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Rebolledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Pereira de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterDrought Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D representation of the plant architecture in strawberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. McCallum; B. Denoyes, Aug 2022, Angers, France. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1381.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive scientific workflows for model-assisted high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.XVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCS4Plants: A mathematic and computer science network for FSPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigFlow, a functional-structural model simulating floral induction based on inhibiting and activating signais transport in apple tree 3D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wenatchee, United States. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG as a standard representation of plants in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation with OpenAlea and GroIMP for cross-platform functional-structural plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of water transport in roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Satellite workshop : Phenotyping and modeling of plant anchorage and physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional morphological model of water lilies Nymphaea spp. for breeding historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiryu Kirié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Noshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework for the simulation of signal transport within 3D structure: application for the simulation of within-tree variability in floral induction in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for the Integration of Different Functional and Structural Plant Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEA '18 - Proceedings of the 7th International Conference on Informatics, Environment, Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208854.3208875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for the integration of different functional and structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Informatics, Environment, Energy and Applications IEEA '18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bejing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydraulics FSPMs in the context of root breeding : a case study on Pearl Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU: European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-19792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenc Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does water flow through the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences “Salt &amp; Water Stress in Plants, From Molecules to Crops”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale topological and geometrical representation of plant architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimBIOS: Morphological Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Bucksch and Dan Chitwood, Sep 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a root hydraulic architecture with keyboard and pipettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling plant development from the organ to the whole plant scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflow for reusing plant/FSPM models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011. 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand, Dec 2011, Perth, Australia. pp.968-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: L-Systems in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategies Using Visual Programming in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the airborne dispersal of a pathogen over a structured vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant science department, UC Davis, Sep 2010, Davis, CA, United States. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hoelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Grigoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Python Conference Europython</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier de Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribu (CAnopy RadIative BUdget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAlea, Towards a Scientific Modelling Environment using Visual Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to OpenAlea, a platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openalea - visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPython 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vilnius, Lithuania. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Donès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbier De Reuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.406, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing new practices in plant breeding for agroecological transition: A diversity‐driven research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wheat-legume mix intercrops on wheat epidemics by modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 336, pp.110212. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do specific root zones shape plant net N uptake? Modeling insights from Root-CyNAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.diag008. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diag008/8661921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating light quantity and quality over plant organs using a ray-tracing method to investigate plant responses in growth chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.104256. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM Decisions Platform - a Pan-European online platform hosting decision support systems and associated resources for integrated pest management [version 1; peer review: 2 approved]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ramsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Nordskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Skirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Marguglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.320. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21411.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A root functional-structural model allows to assess effects of water deficit on water and solute transport parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (5), pp.1594-1608. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of strawberry architecture: insights into the control of branching and inflorescence complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (12), pp.3595-3612. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saint Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart and sustainable development of modern berry cultivars in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Olbricht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (5), pp.1238-1251. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.130. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and modeling of root hydraulic architecture reveal critical determinants of axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (2), pp.1289-1306. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotyping: important and minimum information required for root modeling in crop plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1270/jsbbs.20126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of water limitation on plant biomass using a 3D functional–structural plant model of shoot and root driven by soil hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato K Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.713-728. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagliavini Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.571-585. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transport of inhibiting and activating signals and their combined effects on floral induction: application to apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13085. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69861-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2523-2534. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroShoot: a functional-structural plant model for simulating hydraulic structure, gas and energy exchange dynamics of complex plant canopies under water deficit - application to grapevine (Vitisvinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejando Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diz007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02253260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: automatic generation of python bindings for C++ libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.e149. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture and foliar senescence impact the race between wheat growth and Zymoseptoria tritici epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.975-989. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction dynamics between two foliar pathogens in wheat: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (5), pp.927 - 940. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Plant Biology: Qualitative and Quantitative Descriptors for Plant Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad M. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilan Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.117. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Plant Modeling: Unleashing Geometric and Topological Potential within the Plant Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian F Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren P Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly B Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (900), pp.16. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual plants need water too : functional-structural root system models in the context of drought tolerance breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Pound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework to simulate foliar fungal epidemics using functional--structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (4), pp.mcu101. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing scientific software matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Langtangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.311 - 312. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cokelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00703085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Mebatsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Delivorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop-pathogen modeling to identify plant traits to control Zymoseptoria tritici epidemics on wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Functional-Structural Plant Modelling at the Example of Apple Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustino Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined virtual plant - pathogen models to compare the influence of wheat architecture on epidemics of two contrasted foliar fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPMA 2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zanotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Society of Forest Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture of OpenAlea: a visual programming and component based software for plant modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea.HydroRoot: A modelling framework to dissect, predict and phenotype branched root hydraulic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laplaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a generic DSS model metadata catalogue and APIs for crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Huitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor-Einar Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Skaslien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Faizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preyanka Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Maida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mielewczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSCA: a multi-scale model to explore carbon allocation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Gianelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoWIG: Automatic Generation of Python Bindings for C++ Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological plant modeling: Unleashing geometric and topologic potential within the plant sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bucksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acheampong Atta-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akomian Fortune Azihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjsuren Battogtokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Migrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Contractor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] TR2018-990, New York University. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de dataflow pour des systèmes modulaires et génériques de simulation de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Montpellier, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTS034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02879776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA9EE736"/>
+    <w:nsid w:val="C0F08661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pradal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2555-761X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241326397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Rebolledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Saito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pereira de Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1381.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Long" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiryu Kiri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Iwasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Noshita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208854.3208875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790635v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moscardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier De Reuille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ramsden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Nordskog" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Skirvin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marguglio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21411.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Senger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shaw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1270/jsbbs.20126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato K Braghiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem B. Evers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa059" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756458v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.149" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455754v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad M. Binder" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bucksch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00117" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Bucksch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acheampong Atta-Boateng" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren P Battogtokh" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly B Baumgartner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00900" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596093v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01577" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189272v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566017v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531771v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412691v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortune Azihou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren Battogtokh" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Contractor" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02879776v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS034" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pradal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2555-761X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241326397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. Midingoyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Rebolledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Saito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pereira de Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denoyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1381.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kurth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiryu Kiri&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Iwasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Noshita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208854.3208875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moscardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier De Reuille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diag008/8661921" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ramsden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Nordskog" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Skirvin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marguglio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21411.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711320v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Senger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shaw" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15876" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Takahashi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1270/jsbbs.20126" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912597v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato K Braghiere" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem B. Evers" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa059" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756458v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.149" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455754v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad M. Binder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bucksch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00117" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Bucksch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acheampong Atta-Boateng" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren P Battogtokh" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly B Baumgartner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00900" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01577" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189272v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566017v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531771v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412691v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortune Azihou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjsuren Battogtokh" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948552v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Contractor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02879776v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS034" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>