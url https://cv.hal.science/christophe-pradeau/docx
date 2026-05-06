--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1165,51 +1165,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1296,474 +1296,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Proust, Essais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simone Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vernet</w:t>
+                <w:t xml:space="preserve">Simone Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise de Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallimard</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bibliothèque de la Pléiade, Hugues Pradier, 9782070179091</w:t>
+                <w:t xml:space="preserve">Rachel Zerner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle d'art, 2022, 9782702211267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054806v1</w:t>
+                <w:t xml:space="preserve">hal-03963811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pheulpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marcel Proust, Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise de Loisy</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Matthieu Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Compagnon; Christophe Pradeau; Matthieu Vernet. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Zerner</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cercle d'art, 2022, 9782702211267</w:t>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bibliothèque de la Pléiade, Hugues Pradier, 9782070179091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963811v1</w:t>
+                <w:t xml:space="preserve">hal-03963166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Proust, Essais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+                <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bibliothèque de la Pléiade, Hugues Pradier, 9782070179091</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Pradeau et Delphine Reguig. Sorbonne Université Presses, collection Lettres françaises, 2020, Actes du colloque international, M. Murat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963166v1</w:t>
+                <w:t xml:space="preserve">hal-02468557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La figure de Boileau : représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Pradeau et Delphine Reguig. Sorbonne Université Presses, collection Lettres françaises, 2020, Actes du colloque international, M. Murat</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lettres françaises, Michel Murat, 979-10-231-0693-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1773,886 +1672,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque</w:t>
+                <w:t xml:space="preserve">Préface de Nous sommes ici, nous rêvons d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust, la fabrique de l’œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-07-298910-0</w:t>
+              <w:t xml:space="preserve">Nous sommes ici, nous rêvons d'ailleurs. Une conversation sur l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Verdier, pp.7-22, 2022, 978-2-37856-145-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963492v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prépublications</w:t>
+                <w:t xml:space="preserve">Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Compagnon; Nathalie Mauriac Dyer; Guillaume Fau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust, la fabrique de l'oeuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2022, 978-2-07-298910-0</w:t>
+              <w:t xml:space="preserve">Marcel Proust, la fabrique de l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-07-298910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963500v1</w:t>
+                <w:t xml:space="preserve">hal-03963492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de Nous sommes ici, nous rêvons d'ailleurs</w:t>
+                <w:t xml:space="preserve">Prépublications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Compagnon; Nathalie Mauriac Dyer; Guillaume Fau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nous sommes ici, nous rêvons d'ailleurs. Une conversation sur l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Verdier, pp.7-22, 2022, 978-2-37856-145-1</w:t>
+              <w:t xml:space="preserve">Marcel Proust, la fabrique de l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2022, 978-2-07-298910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963706v1</w:t>
+                <w:t xml:space="preserve">hal-03963500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Panoramas et “spectacles d’exposition universelle” dans À la recherche du temps perdu », article traduit en japonais par Masafumi Oguro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kazuyoshi Yoshikawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proust et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Suiseisha, pp.309-324, 2021, 9784801006300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">C. Pradeau et D. Reguig. </w:t>
+                <w:t xml:space="preserve">La mémoire improvisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Perrier; Yuyi Murakami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, 2020</w:t>
+              <w:t xml:space="preserve">Proust et l'acte critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-30, 2020, Recherches proustiennes, 9782745352323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142108v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « romancier catholique » selon Albert Thibaudet</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Carole Auroy; Olivier Gallet; Denis Labouret; Aude Préta de Beaufort. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Pradeau et D. Reguig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Plume et le Goupillon. L’écrivain catholique en question aux xxe et xxie siècles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963462v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps de l'Europe</w:t>
+                <w:t xml:space="preserve">Le « romancier catholique » selon Albert Thibaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Auroy; Olivier Gallet; Denis Labouret; Aude Préta de Beaufort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compagnies de Mathieu Riboulet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Plume et le Goupillon. L’écrivain catholique en question aux xxe et xxie siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.55-71, 2020, 978-2-406-10142-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10142-0.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963733v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire improvisée</w:t>
+                <w:t xml:space="preserve">Le corps de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proust et l'acte critique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-30, 2020, Recherches proustiennes, 9782745352323</w:t>
+              <w:t xml:space="preserve">Compagnies de Mathieu Riboulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Verdier, pp.87-95, 2020, 978-2-37856-047-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963555v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éventail du temps, préface au livre de Philippe Geinoz, Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mêtis Presses, pp.7-11, 2019, 978-2-94-0563-44-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michon chez Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robert Margerit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.157-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chevalier du bord du monde. Silence, d’Heldris de Cornouailles à Jacques Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Roubaud médiéviste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.97-113, 2017, Mémoires du Moyen-Âge, 9782745345882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,98 +2561,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergounioux&amp;quot;, &amp;quot;Pierre Pachet&amp;quot;, &amp;quot;Albert Thibaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Ecritures de soi de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2763,304 +2662,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Judith Schlanger sur Une histoire de l’intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schlanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Mariolina Bongiovanni Bertini, À l’ombre de Vautrin. Proust et Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.482-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Thomas Conrad, Poétique des cycles romanesques de Balzac à Volodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.436-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lettré : définitions et enjeux. Table ronde avec Belinda Cannone, Christophe Pradeau et Andrei Minzetanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3207,51 +3106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Blix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069144ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Essais5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pheulpin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Loisy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zerner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riboulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10142-0.p.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schlanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Blix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069144ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pheulpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Loisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zerner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riboulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10142-0.p.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schlanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>