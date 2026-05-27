--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1680,268 +1680,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de Nous sommes ici, nous rêvons d'ailleurs</w:t>
+                <w:t xml:space="preserve">Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Compagnon; Nathalie Mauriac Dyer; Guillaume Fau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nous sommes ici, nous rêvons d'ailleurs. Une conversation sur l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Verdier, pp.7-22, 2022, 978-2-37856-145-1</w:t>
+              <w:t xml:space="preserve">Marcel Proust, la fabrique de l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-07-298910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963706v1</w:t>
+                <w:t xml:space="preserve">hal-03963492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque</w:t>
+                <w:t xml:space="preserve">Prépublications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Compagnon; Nathalie Mauriac Dyer; Guillaume Fau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust, la fabrique de l’œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-07-298910-0</w:t>
+              <w:t xml:space="preserve">Marcel Proust, la fabrique de l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2022, 978-2-07-298910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963492v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prépublications</w:t>
+                <w:t xml:space="preserve">Préface de Nous sommes ici, nous rêvons d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust, la fabrique de l'oeuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2022, 978-2-07-298910-0</w:t>
+              <w:t xml:space="preserve">Nous sommes ici, nous rêvons d'ailleurs. Une conversation sur l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Verdier, pp.7-22, 2022, 978-2-37856-145-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963500v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Panoramas et “spectacles d’exposition universelle” dans À la recherche du temps perdu », article traduit en japonais par Masafumi Oguro</w:t>
               </w:r>
@@ -1994,488 +1994,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire improvisée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Perrier; Yuyi Murakami. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Pradeau et D. Reguig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proust et l'acte critique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-30, 2020, Recherches proustiennes, 9782745352323</w:t>
+              <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963555v1</w:t>
+                <w:t xml:space="preserve">hal-03142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">C. Pradeau et D. Reguig. </w:t>
+                <w:t xml:space="preserve">Le « romancier catholique » selon Albert Thibaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Auroy; Olivier Gallet; Denis Labouret; Aude Préta de Beaufort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Plume et le Goupillon. L’écrivain catholique en question aux xxe et xxie siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.55-71, 2020, 978-2-406-10142-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10142-0.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142108v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « romancier catholique » selon Albert Thibaudet</w:t>
+                <w:t xml:space="preserve">Le corps de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Plume et le Goupillon. L’écrivain catholique en question aux xxe et xxie siècles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compagnies de Mathieu Riboulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Verdier, pp.87-95, 2020, 978-2-37856-047-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963462v1</w:t>
+                <w:t xml:space="preserve">hal-03963733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps de l'Europe</w:t>
+                <w:t xml:space="preserve">La mémoire improvisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Perrier; Yuyi Murakami. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compagnies de Mathieu Riboulet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Verdier, pp.87-95, 2020, 978-2-37856-047-8</w:t>
+              <w:t xml:space="preserve">Proust et l'acte critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-30, 2020, Recherches proustiennes, 9782745352323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963733v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éventail du temps, préface au livre de Philippe Geinoz, Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
+                <w:t xml:space="preserve">Michon chez Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mêtis Presses, pp.7-11, 2019, 978-2-94-0563-44-9</w:t>
+              <w:t xml:space="preserve">Cahiers Robert Margerit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, pp.157-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963773v1</w:t>
+                <w:t xml:space="preserve">hal-03963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michon chez Barbara</w:t>
+                <w:t xml:space="preserve">L'éventail du temps, préface au livre de Philippe Geinoz, Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robert Margerit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, pp.157-164, 2019</w:t>
+              <w:t xml:space="preserve">Un temps désancré. Trois essais sur la trilogie de Catherine Colomb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mêtis Presses, pp.7-11, 2019, 978-2-94-0563-44-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963725v1</w:t>
+                <w:t xml:space="preserve">hal-03963773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chevalier du bord du monde. Silence, d’Heldris de Cornouailles à Jacques Roubaud</w:t>
               </w:r>
@@ -3106,51 +3106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Blix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069144ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pheulpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Loisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zerner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riboulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10142-0.p.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schlanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-David Ebguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Blix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069144ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pheulpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Loisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zerner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10142-0.p.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schlanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>