--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -127,334 +127,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermospectroscopic imaging of heat and mass transfers in laminar microfluidic reactive flows</w:t>
+                <w:t xml:space="preserve">Contactless thermal profilometry of carbon-resin materials by IR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2021.100166⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.109723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.109723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472886v1</w:t>
+                <w:t xml:space="preserve">hal-03283751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless thermal profilometry of carbon-resin materials by IR thermography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Infrared thermospectroscopic imaging of heat and mass transfers in laminar microfluidic reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Meziane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.109723. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.100166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.109723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2021.100166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283751v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash method and Bayesian inference for measurement of thermophysical fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,2645 +508,2645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing efficiency of optical and THz infrared thermography in nondestructive testing of GFRPs by using the Tanimoto criterion</w:t>
+                <w:t xml:space="preserve">Heat Capacity and Anisotropic Thermal Conductivity in Cr 2 AlC Single Crystals at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">А.О. Chulkov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">A. Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Vavilov</w:t>
+                <w:t xml:space="preserve">J.-L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (43), pp.24017-24028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998115v1</w:t>
+                <w:t xml:space="preserve">hal-02998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Thermal Resistance Field in Layered Materials by Analytical Asymptotic Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sommier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.2351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10072351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periodic pulse photothermal radiometry technique within the front face configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyzing efficiency of optical and THz infrared thermography in nondestructive testing of GFRPs by using the Tanimoto criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">А.О. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107691⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 117, pp.102383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998129v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D infrared thermospectroscopic imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The periodic pulse photothermal radiometry technique within the front face configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78887-x⟩</w:t>
+              <w:t xml:space="preserve">Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.107691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132535v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance field estimations from IR thermography using multiscale Bayesian inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. M. Groz</w:t>
+                <w:t xml:space="preserve">3D infrared thermospectroscopic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. L. Battaglia</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2020.1771529⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.22310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998120v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermospectroscopic infrared imaging of a confined drying process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Thermal resistance field estimations from IR thermography using multiscale Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2020.1771529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998122v1</w:t>
+                <w:t xml:space="preserve">hal-02998120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Inference for 3D Volumetric Heat Sources Reconstruction from Surfacic IR Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Thermospectroscopic infrared imaging of a confined drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lehtihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Meziane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10051607⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 403, pp.126167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998131v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Capacity and Anisotropic Thermal Conductivity in Cr 2 AlC Single Crystals at High Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Inference for 3D Volumetric Heat Sources Reconstruction from Surfacic IR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (43), pp.24017-24028. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10051607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998117v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sizing of the width of infinite vertical cracks using constant velocity Flying-Spot thermography</w:t>
+                <w:t xml:space="preserve">Lock-in thermography on moving samples: amazing mismatch between amplitude and phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. González</w:t>
+                <w:t xml:space="preserve">A. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Zamanillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Mendioroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Galietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1655248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369454v1</w:t>
+                <w:t xml:space="preserve">hal-02369447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Velocity Flying Spot for the estimation of in-plane thermal diffusivity on anisotropic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin Coatings of Cerium Oxide Nanoparticles with Anti-Reflective Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Romasanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane D’alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106000⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (18), pp.3886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9183886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369450v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Pulsed Flying Spot technique with robot automation for industrial thermal characterization of complex shape composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant Velocity Flying Spot for the estimation of in-plane thermal diffusivity on anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.106000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02369457v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Reconstruction of Thermal Volumetric Sources from Surface Temperature Fields Measured by Infrared Thermography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast sizing of the width of infinite vertical cracks using constant velocity Flying-Spot thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9245464⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492228v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of in-plane thermal diffusivity of solids moving at constant velocity using laser spot infrared thermography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Pulsed Flying Spot technique with robot automation for industrial thermal characterization of complex shape composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369456v1</w:t>
+                <w:t xml:space="preserve">hal-02369457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Coatings of Cerium Oxide Nanoparticles with Anti-Reflective Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Leng</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Reconstruction of Thermal Volumetric Sources from Surface Temperature Fields Measured by Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (18), pp.3886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9183886⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9245464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369444v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in thermography on moving samples: amazing mismatch between amplitude and phase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Measurement of in-plane thermal diffusivity of solids moving at constant velocity using laser spot infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodríguez-Aseguinolaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mendioroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Galietti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.519-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1655248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369447v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Measurement of the Water Content Distribution in Wood Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signal noise ratio improvement technique for bulk thermal diffusivity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-017-0441-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369484v1</w:t>
+                <w:t xml:space="preserve">hal-02369477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Flying Spot Elliptic method for the estimation of the thermal diffusivity field of orthotropic materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Battaglia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yingying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.1328-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369481v1</w:t>
+                <w:t xml:space="preserve">hal-02369493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingying Yang</w:t>
+                <w:t xml:space="preserve">Terahertz Measurement of the Water Content Distribution in Wood Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-017-0441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369493v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal noise ratio improvement technique for bulk thermal diffusivity measurement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pulsed Flying Spot Elliptic method for the estimation of the thermal diffusivity field of orthotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 129, pp.385-395. </w:t>
+              <w:t xml:space="preserve">, 2018, 125, pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369477v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Transient THz Temperature Imaging by Thermo-transmittance Technique on Semi-transparent Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,77 +3223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal impedance network for the heat diffusion with sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,64 +3378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Peña-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Díaz-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (8), pp.2042. </w:t>
@@ -3486,64 +3486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Chladni plate experiments to reveal and estimate spatially dependent vibrothermal source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (2), pp.163-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,1684 +3571,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact temperature field measurement of solids by infrared multispectral thermotransmittance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+                <w:t xml:space="preserve">Calibration Procedure for Attenuation Coefficient Measurements in Highly Opaque Media Using Infrared Focal Plane Array (IRFPA) Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Kusiak</w:t>
+                <w:t xml:space="preserve">Sebastien Narinsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meguya Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976209⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003702817736320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369505v1</w:t>
+                <w:t xml:space="preserve">hal-02369489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Joule heating problem in silver nanowire transparent electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">Non-contact temperature field measurement of solids by infrared multispectral thermotransmittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Khosropour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7f34⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.085102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630585v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed flying spot with the logarithmic parabolas method for the estimation of in-plane thermal diffusivity fields on heterogeneous and anisotropic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Joule heating problem in silver nanowire transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Khaligh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gaverina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Batsale</w:t>
+                <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sommier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alireza Khosropour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4978919⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (42), pp.425703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369031v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermo-spectroscopic imaging of styrene radical polymerization in microfluidics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed flying spot with the logarithmic parabolas method for the estimation of in-plane thermal diffusivity fields on heterogeneous and anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">L Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nakatani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.115105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369508v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale spectroscopic thermal imaging of n-alkanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Infrared thermo-spectroscopic imaging of styrene radical polymerization in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Kimber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morikawa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1234672⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369499v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration Procedure for Attenuation Coefficient Measurements in Highly Opaque Media Using Infrared Focal Plane Array (IRFPA) Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Romano</w:t>
+                <w:t xml:space="preserve">Microscale spectroscopic thermal imaging of n-alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meguya Ryu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (2), pp.177-187. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.154-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003702817736320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1234672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369489v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Sub-terahertz Camera Based on Photothermal Conversion and IR Thermography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal (IR) and Other NDT Techniques for Improved Material Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chulkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sommier</w:t>
+                <w:t xml:space="preserve">D. Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balageas</w:t>
+                <w:t xml:space="preserve">X. Maldague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Burleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oswald-Tranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-015-0241-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-015-0331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369518v1</w:t>
+                <w:t xml:space="preserve">hal-02369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microscopic measurements of thermal and spectroscopic fields of a phase change material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369514v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broadband Sub-terahertz Camera Based on Photothermal Conversion and IR Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.448-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-015-0241-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761323v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the humidity of wood by terahertz infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chulkov</w:t>
+                <w:t xml:space="preserve">Simultaneous microscopic measurements of thermal and spectroscopic fields of a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1061830916120044⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369509v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de cartographies de teneur en eau par imagerie térahertz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Rodriguez</w:t>
+                <w:t xml:space="preserve">Estimating the humidity of wood by terahertz infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bruneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Puiggalí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.161-175. </w:t>
+              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (12), pp.753-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.161-175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1061830916120044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369527v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal (IR) and Other NDT Techniques for Improved Material Inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Balageas</w:t>
+                <w:t xml:space="preserve">Mesure de cartographies de teneur en eau par imagerie térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Maldague</w:t>
+                <w:t xml:space="preserve">Hocine Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burleigh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vavilov</w:t>
+                <w:t xml:space="preserve">Laura Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Oswald-Tranta</w:t>
+                <w:t xml:space="preserve">Denis Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-015-0331-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.161-175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369523v1</w:t>
+                <w:t xml:space="preserve">hal-02369527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water detection in honeycomb composite structures using terahertz thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chulkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (8), pp.520-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast infrared imaging spectroscopy technique (FIIST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duphil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.152-158. </w:t>
@@ -5428,64 +5428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared image processing devoted to thermal non-contact characterization-Applications to Non-Destructive Evaluation, Microfluidics and 2D source term distribution for multispectral tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 655, pp.012002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,103 +5653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy, kinetics and mixing characterization in droplet-flow millifluidic device by infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 273, pp.325-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5795,103 +5795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of droplet flow: Numerical, analytical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guillaument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5931,3378 +5931,3378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal analysis of heat transfer in liquid–liquid biphasic millifluidic droplet flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Toutain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkhemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2014.935098⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.064904 (1-3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369594v1</w:t>
+                <w:t xml:space="preserve">hal-01064000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Phase Change and Supercooling in Micro-Channels by Infrared Thermography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal characterisation of homogeneous materials using a weak formulation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.190-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.955673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08916152.2014.973980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369520v1</w:t>
+                <w:t xml:space="preserve">hal-02369598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative thermal analysis of heat transfer in liquid–liquid biphasic millifluidic droplet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (3), pp.035604. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.134-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/3/035604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.935098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369603v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of Phase Change and Supercooling in Micro-Channels by Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benkhemis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.266-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08916152.2014.973980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064000v1</w:t>
+                <w:t xml:space="preserve">hal-02369520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterisation of homogeneous materials using a weak formulation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kouadio</w:t>
+                <w:t xml:space="preserve">Estibaliz Apiñaniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Meziane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bacon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.190-206. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.035604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2014.955673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/3/035604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369598v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects of CO$_2$ capture by solid adsorbents: some approaches by IR image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute self-calibrated room-temperature terahertz powermeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Benevides Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jolly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Mascetti</w:t>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2013080⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.2320-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.002320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369613v1</w:t>
+                <w:t xml:space="preserve">hal-00812181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute self-calibrated room-temperature terahertz powermeter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Toutain</w:t>
+                <w:t xml:space="preserve">Thermal effects of CO$_2$ capture by solid adsorbents: some approaches by IR image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Benevides Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+                <w:t xml:space="preserve">G. Le Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+                <w:t xml:space="preserve">J. Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (11), pp.2320-2324. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.447-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.52.002320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812181v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part II. Heterogeneous materials</w:t>
+                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dauvergne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (8), pp.1145-1174. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369670v1</w:t>
+                <w:t xml:space="preserve">hal-02369677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonothermography in composite materials: Finite Element modeling and experimental validation</w:t>
+                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part I. Orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hosten</w:t>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Biateau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.120-126. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (8), pp.1115-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369676v1</w:t>
+                <w:t xml:space="preserve">hal-02369666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millifluidic calorimeter with InfraRed thermography for the measurement of chemical reaction enthalpy and kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sonothermography in composite materials: Finite Element modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.5.211-229⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742252v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part II. Heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738-6744. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (8), pp.1145-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751516v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New temperature field processing from IR camera for velocity, thermal diffusivity and calorimetric non-intrusive measurements in microfluidics systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A millifluidic calorimeter with InfraRed thermography for the measurement of chemical reaction enthalpy and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (1), pp.79-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2012.682878⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5/2 (2), pp.211-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.5.211-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369672v1</w:t>
+                <w:t xml:space="preserve">hal-00742252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal quadrupole method with internal heat sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Toutain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.10.005⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738-6744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020781v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New temperature field processing from IR camera for velocity, thermal diffusivity and calorimetric non-intrusive measurements in microfluidics systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2012.682878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369677v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part I. Orthotropic materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal quadrupole method with internal heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (8), pp.1115-1143. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369666v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Millimeter-Wave Imaging Scanner for Art Conservation Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayesha Younus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Salort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.275682 (1-9). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (05), pp.054901 (6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/275682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670846v1</w:t>
+                <w:t xml:space="preserve">hal-00608836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Continuous Millimeter-Wave Imaging Scanner for Art Conservation Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Clerjaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+                <w:t xml:space="preserve">Ayesha Younus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dilhaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82 (5), pp.054901. </w:t>
+              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.275682 (1-9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/275682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268563v1</w:t>
+                <w:t xml:space="preserve">hal-00670846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Inversion of Laplace Transform for Time Resolved Thermal Characterization Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4002777⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (5), pp.054901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369688v1</w:t>
+                <w:t xml:space="preserve">hal-02268563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Inversion of Laplace Transform for Time Resolved Thermal Characterization Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4002777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608836v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Seychelles</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Balageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.217-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672108v1</w:t>
+                <w:t xml:space="preserve">hal-02369710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Clerjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
+                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (26), pp.264502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369702v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of chemical reaction with a continuous microfluidic calorimeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02369711v1</w:t>
+                <w:t xml:space="preserve">hal-02369702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal analysis of chemical reaction with a continuous microfluidic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Kellay</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (3), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369692v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the thermal conductivity of liquids using photo-thermal radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (1), pp.015403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015403⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ingremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369710v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermography of freezing biological cells in view of cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Morikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eita Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9353,90 +9353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Analysis for Velocity, Kinetics, and Enthalpy Reaction Measurements in Microfluidic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9470,103 +9470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of carbon fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.737-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9612,51 +9612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse and longitudinal coefficient of thermal expansion of carbon fibers at high temperatures (300–2500K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9709,342 +9709,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical two-temperature model for convection-diffusion in multilayered systems : application to the thermal characterization of microchannel reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the transverse coefficient of thermal expansion on carbon fibers at very high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fudym</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+                <w:t xml:space="preserve">J. Goyheneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.037⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970600574047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847587v1</w:t>
+                <w:t xml:space="preserve">hal-02369743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the transverse coefficient of thermal expansion on carbon fibers at very high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An analytical two-temperature model for convection-diffusion in multilayered systems : application to the thermal characterization of microchannel reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fudym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Dilhaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (15), p.4054-4064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970600574047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369743v1</w:t>
+                <w:t xml:space="preserve">hal-01847587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la congélation de tissus biologiques à l’échelle cellulaire par Thermographie InfraRouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10069,374 +10069,374 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity measurements on a single fiber with microscale diameter at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Goyheneche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">J.M. Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (5), pp.443-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552886v1</w:t>
+                <w:t xml:space="preserve">hal-02369746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity measurements on a single fiber with microscale diameter at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Goyhénèche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">J. C. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (5), pp.443-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02369746v1</w:t>
+                <w:t xml:space="preserve">hal-01552886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of temperature field in chemical microreactors with infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10496,90 +10496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific-heat measurement of single metallic, carbon, and ceramic fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10613,103 +10613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific-heat measurement of single metallic, carbon, and ceramic fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goyhénèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76 (6), pp.064901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10775,103 +10775,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of thermal volumetric sources from surface temperature fields measured by infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10899,485 +10899,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermospectroscopic imaging and tomography of confined process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradére</w:t>
+                <w:t xml:space="preserve">Inverse Analysis Tools for Defect and/or Sources Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optics for Imaging Applications: UV through LWIR IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation ADMOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389913v1</w:t>
+                <w:t xml:space="preserve">hal-02389892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D defects and volumic heat sources using inverse Dirac model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Meziane</w:t>
+                <w:t xml:space="preserve">Infrared thermospectroscopic imaging and tomography of confined process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Lehtihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optics for Imaging Applications: UV through LWIR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2514708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389902v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying-spot thermography: measuring the in-plane (an)isotropic thermal diffusivity of large and complex parts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of 3D defects and volumic heat sources using inverse Dirac model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sommier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369453v1</w:t>
+                <w:t xml:space="preserve">hal-02389902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Analysis Tools for Defect and/or Sources Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flying-spot thermography: measuring the in-plane (an)isotropic thermal diffusivity of large and complex parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation ADMOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2518623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389892v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Advances in “Flying Spot” thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL SCHOOL OF QUANTUM ELECTRONICS PROGRESS IN PHOTOACOUSTIC AND PHOTOTHERMAL PHENOMENA: FOCUS on BIOMEDICAL, NANOSCALE, NDE and THERMOPHYSICAL PHENOMENA AND TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11402,51 +11402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of THz for Thermo-transmittance/water content measurements of insulating materials: heat and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11471,51 +11471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal diffusivity of solids and thermal resistance of cracks using flying spot thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference NDT aerosapce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11540,51 +11540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale temperature measurement at the co-flow interface in the micro-fluidics device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11622,51 +11622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Pulsed Flying Spot technique with robot automation for industrial thermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11691,51 +11691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of buried heat sources using Dirac excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11760,90 +11760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of methodology for quantitative thermal diagnostic of wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Vogt-Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11894,64 +11894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Water Content in a Wood Sample by Terahertz Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,90 +12024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D transient temperature measurement in homogeneous solid material with THz waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brussels, France. pp.98960K, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12135,334 +12135,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer and Correlation Mapping for the Estimation of Thermophysical Properties in Microfluidic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of viscoelastic materials using sonothermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 14th International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IHTC14-23063⟩</w:t>
+              <w:t xml:space="preserve">40TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, France. pp.1671-1678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369694v1</w:t>
+                <w:t xml:space="preserve">hal-02369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of viscoelastic materials using sonothermography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer and Correlation Mapping for the Estimation of Thermophysical Properties in Microfluidic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Baltimore, France. pp.1671-1678, </w:t>
+              <w:t xml:space="preserve">2010 14th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Washington, France. pp.179-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IHTC14-23063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369602v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la cartographie du coefficient d'échange convectif par thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aworou Waste Aregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Benassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12500,130 +12500,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec, Canada. pp.217-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672083v1</w:t>
@@ -12634,51 +12634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 2D TeraHertz sensor based on arrayed thermal converter coupled to infrared temperature flux measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,51 +12816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 Int. Conf. IMAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rzeszow-Krasiczyn, Poland</w:t>
@@ -12889,64 +12889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique de puces microfluidiques par modèles à températures moyennes et traitement d'images infrarouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12997,113 +12997,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the transverse coefficient of thermal expansion on carbon fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Inverse Problems, Design and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.77-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17415970600574047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551891v1</w:t>
@@ -13146,77 +13146,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">introduction aux transferts thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13266,64 +13266,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Instrumentation for the Control of Manufacturing Processes of Organic Matrix Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.301-331, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13389,51 +13389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique et thermomécanique de fibres de carbone et céramique à très haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Ecole Nationale Supérieure d'Arts et Métiers Bordeaux, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13460,51 +13460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and thermomechanical characterisation of carbon and ceramic fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 2004. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004ENAM0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Tourvieille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2021.100166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1054;. Chulkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Vavilov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78887-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Groz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battaglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1771529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehtihet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Battaglia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08384" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendioroz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaverina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedoya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106000" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.11.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN25L619-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Aseguinolaza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romasanta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamanillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1655248" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mindeguia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0441-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFVKN7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFH40DX6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino-Lope" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0521-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4H575JC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pe&#241;a-Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo D&#237;az-Ponce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1560687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khaligh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosropour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7f34" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gaverina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kimber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morikawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1234672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Narinsamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meguya Ryu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817736320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chulkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vavilov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0241-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830916120044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boutaleb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.161-175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maldague" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burleigh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oswald-Tranta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-015-0331-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830915080033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duphil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.12.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XKGJWH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/655/1/012002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhloufi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8722;p. Caumes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/oere-2015-0013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.071" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDRQPDV3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaument" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K34TD103-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.935098" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2014.973980" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369598v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouadio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.955673" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benevides Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bourdon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002320" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369670v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658517" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hosten" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.04.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VWT2DW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.5.211-229" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.682878" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.10.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369666v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658388" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Younus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/275682" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerjaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingremeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.264502" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609455v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.115-128" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lebrun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F89FZQF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seychelles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingremeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pradere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battaglia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015403" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AB9A5BC852580A65D9FA5C3FFD78418F08834FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.217-235" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Morikawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Hayakawa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.6.37-61" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369715v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402732" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWG2FJPD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMLP8G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-736KW4S8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyheneche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600574047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bamford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goyheneche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Batsale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.05.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XB7P48P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369746v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.117-135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927102" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#233;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514708" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369453v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bedoya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518623" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389892v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389881v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389862v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marthe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389875v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389886v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369506v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.105" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369694v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-23063" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369602v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouadio" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meziane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526617v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aworou Waste Aregba" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benassis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672083v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369705v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Caumes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612837" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164611v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Batsale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551891v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013575v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENAM0021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Tourvieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2021.100166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Battaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1054;. Chulkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Vavilov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107691" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78887-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Groz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1771529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehtihet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamanillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendioroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1655248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romasanta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183886" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaverina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedoya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.11.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN25L619-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Aseguinolaza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFH40DX6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mindeguia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0441-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Battaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFVKN7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino-Lope" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0521-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4H575JC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pe&#241;a-Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo D&#237;az-Ponce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1560687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Narinsamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meguya Ryu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817736320" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khaligh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosropour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7f34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gaverina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978919" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kimber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakatani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1234672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balageas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maldague" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burleigh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vavilov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oswald-Tranta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-015-0331-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chulkov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0241-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830916120044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boutaleb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.161-175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830915080033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duphil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.12.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XKGJWH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/655/1/012002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhloufi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8722;p. Caumes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/oere-2015-0013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.071" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDRQPDV3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaument" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K34TD103-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369598v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouadio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.955673" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.935098" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2014.973980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002320" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369613v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benevides Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013080" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dauvergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369676v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hosten" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.04.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VWT2DW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369670v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742252v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.5.211-229" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.682878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020781v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.10.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581335" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Younus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/275682" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerjaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369688v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002777" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.217-235" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.115-128" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672108v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingremeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.264502" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lebrun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.048" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F89FZQF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pradere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015403" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AB9A5BC852580A65D9FA5C3FFD78418F08834FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seychelles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingremeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Morikawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Hayakawa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.6.37-61" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369715v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402732" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWG2FJPD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMLP8G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyheneche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600574047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847587v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-736KW4S8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bamford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XB7P48P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552886v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goyheneche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Batsale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.117-135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927102" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389892v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#233;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514708" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369453v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bedoya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518623" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389881v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389862v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marthe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389875v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389886v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369506v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.105" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouadio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meziane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-23063" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526617v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aworou Waste Aregba" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benassis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672083v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369705v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Caumes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612837" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164611v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Batsale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551891v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013575v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENAM0021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>