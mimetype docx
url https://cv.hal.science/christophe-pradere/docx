--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -508,2723 +508,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Capacity and Anisotropic Thermal Conductivity in Cr 2 AlC Single Crystals at High Temperature</w:t>
+                <w:t xml:space="preserve">Analyzing efficiency of optical and THz infrared thermography in nondestructive testing of GFRPs by using the Tanimoto criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Champagne</w:t>
+                <w:t xml:space="preserve">А.О. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Battaglia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Kusiak</w:t>
+                <w:t xml:space="preserve">V.P. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08384⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 117, pp.102383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998117v1</w:t>
+                <w:t xml:space="preserve">hal-02998115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Thermal Resistance Field in Layered Materials by Analytical Asymptotic Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sommier</w:t>
+                <w:t xml:space="preserve">The periodic pulse photothermal radiometry technique within the front face configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10072351⟩</w:t>
+              <w:t xml:space="preserve">Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.107691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998127v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing efficiency of optical and THz infrared thermography in nondestructive testing of GFRPs by using the Tanimoto criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D infrared thermospectroscopic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">А.О. Chulkov</w:t>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Vavilov</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 117, pp.102383. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.22310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998115v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periodic pulse photothermal radiometry technique within the front face configuration</w:t>
+                <w:t xml:space="preserve">Thermal resistance field estimations from IR thermography using multiscale Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+                <w:t xml:space="preserve">M. M. Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">J. L. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107691⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2020.1771529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998129v1</w:t>
+                <w:t xml:space="preserve">hal-02998120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D infrared thermospectroscopic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sommier</w:t>
+                <w:t xml:space="preserve">Estimation of Thermal Resistance Field in Layered Materials by Analytical Asymptotic Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78887-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10072351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132535v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance field estimations from IR thermography using multiscale Bayesian inference</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thermospectroscopic infrared imaging of a confined drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lehtihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Battaglia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2020.1771529⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 403, pp.126167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998120v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermospectroscopic infrared imaging of a confined drying process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Bayesian Inference for 3D Volumetric Heat Sources Reconstruction from Surfacic IR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126167⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10051607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998122v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Inference for 3D Volumetric Heat Sources Reconstruction from Surfacic IR Imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat Capacity and Anisotropic Thermal Conductivity in Cr 2 AlC Single Crystals at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.1607. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (43), pp.24017-24028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10051607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998131v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in thermography on moving samples: amazing mismatch between amplitude and phase</w:t>
+                <w:t xml:space="preserve">Fast sizing of the width of infinite vertical cracks using constant velocity Flying-Spot thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salazar</w:t>
+                <w:t xml:space="preserve">J. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zamanillo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Mendioroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Galietti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1655248⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369447v1</w:t>
+                <w:t xml:space="preserve">hal-02369454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Coatings of Cerium Oxide Nanoparticles with Anti-Reflective Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Pulsed Flying Spot technique with robot automation for industrial thermal characterization of complex shape composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Romasanta</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9183886⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369444v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Velocity Flying Spot for the estimation of in-plane thermal diffusivity on anisotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gaverina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.106000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sizing of the width of infinite vertical cracks using constant velocity Flying-Spot thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Reconstruction of Thermal Volumetric Sources from Surface Temperature Fields Measured by Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. González</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9245464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369454v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Pulsed Flying Spot technique with robot automation for industrial thermal characterization of complex shape composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of in-plane thermal diffusivity of solids moving at constant velocity using laser spot infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodríguez-Aseguinolaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.519-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02369457v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Reconstruction of Thermal Volumetric Sources from Surface Temperature Fields Measured by Infrared Thermography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lock-in thermography on moving samples: amazing mismatch between amplitude and phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zamanillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Galietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9245464⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1655248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492228v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of in-plane thermal diffusivity of solids moving at constant velocity using laser spot infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. González</w:t>
+                <w:t xml:space="preserve">Thin Coatings of Cerium Oxide Nanoparticles with Anti-Reflective Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Romasanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane D’alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodríguez-Aseguinolaza</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, pp.519-526. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (18), pp.3886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9183886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369456v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal noise ratio improvement technique for bulk thermal diffusivity measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Measurement of the Water Content Distribution in Wood Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-017-0441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369477v1</w:t>
+                <w:t xml:space="preserve">hal-02369484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed Flying Spot Elliptic method for the estimation of the thermal diffusivity field of orthotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Yang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.11.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369493v1</w:t>
+                <w:t xml:space="preserve">hal-02369481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Measurement of the Water Content Distribution in Wood Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Contactless Transient THz Temperature Imaging by Thermo-transmittance Technique on Semi-transparent Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-David Patino-Lope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39 (2), pp.195-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-017-0441-7⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 39 (11), pp.1112-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0521-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369484v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Flying Spot Elliptic method for the estimation of the thermal diffusivity field of orthotropic materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Signal noise ratio improvement technique for bulk thermal diffusivity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 125, pp.142-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 129, pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369481v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Transient THz Temperature Imaging by Thermo-transmittance Technique on Semi-transparent Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Batsale</w:t>
+                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-David Patino-Lope</w:t>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (11), pp.1112-1126. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.1328-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0521-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369476v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal impedance network for the heat diffusion with sources</w:t>
               </w:r>
@@ -3236,64 +3236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Peña-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Díaz-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,1908 +3571,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration Procedure for Attenuation Coefficient Measurements in Highly Opaque Media Using Infrared Focal Plane Array (IRFPA) Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Kirchner</w:t>
+                <w:t xml:space="preserve">Non-contact temperature field measurement of solids by infrared multispectral thermotransmittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Narinsamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meguya Ryu</w:t>
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003702817736320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.085102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369489v1</w:t>
+                <w:t xml:space="preserve">hal-02369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact temperature field measurement of solids by infrared multispectral thermotransmittance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+                <w:t xml:space="preserve">The Joule heating problem in silver nanowire transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Khaligh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Alireza Khosropour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976209⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (42), pp.425703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369505v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Joule heating problem in silver nanowire transparent electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed flying spot with the logarithmic parabolas method for the estimation of in-plane thermal diffusivity fields on heterogeneous and anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">L Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Khosropour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7f34⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.115105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630585v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed flying spot with the logarithmic parabolas method for the estimation of in-plane thermal diffusivity fields on heterogeneous and anisotropic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared thermo-spectroscopic imaging of styrene radical polymerization in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Kimber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gaverina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Batsale</w:t>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sommier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4978919⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369031v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermo-spectroscopic imaging of styrene radical polymerization in microfluidics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Microscale spectroscopic thermal imaging of n-alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Kimber</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1234672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369508v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale spectroscopic thermal imaging of n-alkanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+                <w:t xml:space="preserve">Calibration Procedure for Attenuation Coefficient Measurements in Highly Opaque Media Using Infrared Focal Plane Array (IRFPA) Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Narinsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morikawa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meguya Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (2), pp.154-163. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.177-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1234672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0003702817736320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369499v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal (IR) and Other NDT Techniques for Improved Material Inspection</w:t>
+                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balageas</w:t>
+                <w:t xml:space="preserve">Loys Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Maldague</w:t>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burleigh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-015-0331-7⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369523v1</w:t>
+                <w:t xml:space="preserve">hal-01761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Sub-terahertz Camera Based on Photothermal Conversion and IR Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys Duquesne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.448-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-015-0241-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761323v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Sub-terahertz Camera Based on Photothermal Conversion and IR Thermography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Simultaneous microscopic measurements of thermal and spectroscopic fields of a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-015-0241-x⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369518v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microscopic measurements of thermal and spectroscopic fields of a phase change material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+                <w:t xml:space="preserve">Estimating the humidity of wood by terahertz infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chulkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puiggalí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (12), pp.753-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1061830916120044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369514v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the humidity of wood by terahertz infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pradere</w:t>
+                <w:t xml:space="preserve">Mesure de cartographies de teneur en eau par imagerie térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Puiggalí</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (12), pp.753-757. </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1061830916120044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.161-175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369509v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de cartographies de teneur en eau par imagerie térahertz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Thermal (IR) and Other NDT Techniques for Improved Material Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Boutaleb</w:t>
+                <w:t xml:space="preserve">X. Maldague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rodriguez</w:t>
+                <w:t xml:space="preserve">D. Burleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bruneau</w:t>
+                <w:t xml:space="preserve">B. Oswald-Tranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.161-175. </w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.161-175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10921-015-0331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369527v1</w:t>
+                <w:t xml:space="preserve">hal-02369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water detection in honeycomb composite structures using terahertz thermography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast infrared imaging spectroscopy technique (FIIST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duphil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1061830915080033⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.152-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369529v1</w:t>
+                <w:t xml:space="preserve">hal-02369586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast infrared imaging spectroscopy technique (FIIST)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water detection in honeycomb composite structures using terahertz thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vavilov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (8), pp.520-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1061830915080033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02369586v1</w:t>
+                <w:t xml:space="preserve">hal-02369529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared image processing devoted to thermal non-contact characterization-Applications to Non-Destructive Evaluation, Microfluidics and 2D source term distribution for multispectral tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,51 +5653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy, kinetics and mixing characterization in droplet-flow millifluidic device by infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 273, pp.325-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5795,90 +5795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of droplet flow: Numerical, analytical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guillaument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,1371 +5931,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Phase Change and Supercooling in Micro-Channels by Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benkhemis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.266-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08916152.2014.973980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064000v1</w:t>
+                <w:t xml:space="preserve">hal-02369520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterisation of homogeneous materials using a weak formulation technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Meziane</w:t>
+                <w:t xml:space="preserve">Quantitative thermal analysis of heat transfer in liquid–liquid biphasic millifluidic droplet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.190-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2014.955673⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.134-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.935098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369598v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal analysis of heat transfer in liquid–liquid biphasic millifluidic droplet flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Romano</w:t>
+                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Apiñaniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Toutain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.134-160. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.035604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2014.935098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/3/035604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369594v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Phase Change and Supercooling in Micro-Channels by Infrared Thermography</w:t>
+                <w:t xml:space="preserve">Thermal characterisation of homogeneous materials using a weak formulation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ravey</w:t>
+                <w:t xml:space="preserve">Thierry Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Regnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Christophe Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (2), pp.266-283. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.190-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08916152.2014.973980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.955673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369520v1</w:t>
+                <w:t xml:space="preserve">hal-02369598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Salazar</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+                <w:t xml:space="preserve">S. Benkhemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estibaliz Apiñaniz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">E. Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (3), pp.035604. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.064904 (1-3). </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/3/035604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369603v1</w:t>
+                <w:t xml:space="preserve">hal-01064000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute self-calibrated room-temperature terahertz powermeter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal effects of CO$_2$ capture by solid adsorbents: some approaches by IR image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+                <w:t xml:space="preserve">J.F. Benevides Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+                <w:t xml:space="preserve">J. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.002320⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.447-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812181v1</w:t>
+                <w:t xml:space="preserve">hal-02369613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects of CO$_2$ capture by solid adsorbents: some approaches by IR image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Jolly</w:t>
+                <w:t xml:space="preserve">Absolute self-calibrated room-temperature terahertz powermeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Bourdon</w:t>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mascetti</w:t>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (6), pp.447-451. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.2320-2324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2013080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.002320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369613v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+                <w:t xml:space="preserve">A millifluidic calorimeter with InfraRed thermography for the measurement of chemical reaction enthalpy and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5/2 (2), pp.211-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.5.211-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369677v1</w:t>
+                <w:t xml:space="preserve">hal-00742252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part I. Orthotropic materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658388⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738-6744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369666v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonothermography in composite materials: Finite Element modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.120-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part II. Heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,1934 +7319,1921 @@
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (8), pp.1145-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17415977.2012.658517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millifluidic calorimeter with InfraRed thermography for the measurement of chemical reaction enthalpy and kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Hany</w:t>
+                <w:t xml:space="preserve">New temperature field processing from IR camera for velocity, thermal diffusivity and calorimetric non-intrusive measurements in microfluidics systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5/2 (2), pp.211-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.5.211-229⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2012.682878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742252v1</w:t>
+                <w:t xml:space="preserve">hal-02369672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maire</w:t>
+                <w:t xml:space="preserve">Thermal quadrupole method with internal heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751516v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New temperature field processing from IR camera for velocity, thermal diffusivity and calorimetric non-intrusive measurements in microfluidics systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ravey</w:t>
+                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2012.682878⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369672v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal quadrupole method with internal heat sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+                <w:t xml:space="preserve">Thermal characterization of materials using Karhunen–Loève decomposition techniques – Part I. Orthotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.49-55. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (8), pp.1115-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.658388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020781v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A Continuous Millimeter-Wave Imaging Scanner for Art Conservation Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Younus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82 (05), pp.054901 (6). </w:t>
+              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.275682 (1-9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/275682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608836v1</w:t>
+                <w:t xml:space="preserve">hal-00670846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Millimeter-Wave Imaging Scanner for Art Conservation Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayesha Younus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+                <w:t xml:space="preserve">L. Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Salort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.275682 (1-9). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (5), pp.054901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/275682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670846v1</w:t>
+                <w:t xml:space="preserve">hal-02268563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Inversion of Laplace Transform for Time Resolved Thermal Characterization Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4002777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268563v1</w:t>
+                <w:t xml:space="preserve">hal-02369688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Inversion of Laplace Transform for Time Resolved Thermal Characterization Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High speed heterodyne infrared thermography applied to thermal diffusivity identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4002777⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (05), pp.054901 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3581335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369688v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (2), pp.217-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369710v1</w:t>
+                <w:t xml:space="preserve">hal-00609455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (26), pp.264502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609455v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
+                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672108v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne method with an infrared camera for the thermal diffusivity estimation with periodic local heating in a large range of frequencies (25 Hz to upper than 1 kHz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+                <w:t xml:space="preserve">Thermal analysis of chemical reaction with a continuous microfluidic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.7.115-128⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (3), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369702v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of chemical reaction with a continuous microfluidic calorimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Lebrun</w:t>
+                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ingremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02369711v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the thermal conductivity of liquids using photo-thermal radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (1), pp.015403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intermittent to Nonintermittent Behavior in Two Dimensional Thermal Convection in a Soap Bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Seychelles</w:t>
+                <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ingremeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Balageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.264502⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.217-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369692v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermography of freezing biological cells in view of cryopreservation</w:t>
               </w:r>
@@ -9245,64 +9245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Morikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eita Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9392,51 +9392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9470,103 +9470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of carbon fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.737-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9767,51 +9767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (1), pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9871,51 +9871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (15), p.4054-4064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10000,51 +10000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10069,305 +10069,305 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity measurements on a single fiber with microscale diameter at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Goyhénèche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">J. M. Goyheneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (5), pp.443-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369746v1</w:t>
+                <w:t xml:space="preserve">hal-01552886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity measurements on a single fiber with microscale diameter at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. M. Goyheneche</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Batsale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">J.M. Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (5), pp.443-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552886v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of temperature field in chemical microreactors with infrared thermography</w:t>
               </w:r>
@@ -10379,64 +10379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10496,77 +10496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific-heat measurement of single metallic, carbon, and ceramic fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goyhénèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10899,455 +10899,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Analysis Tools for Defect and/or Sources Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Infrared thermospectroscopic imaging and tomography of confined process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Lehtihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation ADMOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optics for Imaging Applications: UV through LWIR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2514708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389892v1</w:t>
+                <w:t xml:space="preserve">hal-02389913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermospectroscopic imaging and tomography of confined process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradére</w:t>
+                <w:t xml:space="preserve">Characterization of 3D defects and volumic heat sources using inverse Dirac model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optics for Imaging Applications: UV through LWIR IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2514708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389913v1</w:t>
+                <w:t xml:space="preserve">hal-02389902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D defects and volumic heat sources using inverse Dirac model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flying-spot thermography: measuring the in-plane (an)isotropic thermal diffusivity of large and complex parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2518623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389902v1</w:t>
+                <w:t xml:space="preserve">hal-02369453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying-spot thermography: measuring the in-plane (an)isotropic thermal diffusivity of large and complex parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+                <w:t xml:space="preserve">Inverse Analysis Tools for Defect and/or Sources Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation ADMOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2518623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369453v1</w:t>
+                <w:t xml:space="preserve">hal-02389892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Advances in “Flying Spot” thermography</w:t>
               </w:r>
@@ -11760,64 +11760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of methodology for quantitative thermal diagnostic of wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Vogt-Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11894,64 +11894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Water Content in a Wood Sample by Terahertz Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,77 +12024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D transient temperature measurement in homogeneous solid material with THz waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12193,51 +12193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Baltimore, France. pp.1671-1678, </w:t>
@@ -12288,51 +12288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer and Correlation Mapping for the Estimation of Thermophysical Properties in Microfluidic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12392,64 +12392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la cartographie du coefficient d'échange convectif par thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aworou Waste Aregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,130 +12500,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal converters for quantitative 2D and 3D real-time TeraHertz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec, Canada. pp.217-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/qirt.7.217-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672083v1</w:t>
@@ -12758,329 +12758,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of a screen-printed thermal actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation thermique de puces microfluidiques par modèles à températures moyennes et traitement d'images infrarouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fudym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ginet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 Int. Conf. IMAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rzeszow-Krasiczyn, Poland</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164611v1</w:t>
+                <w:t xml:space="preserve">hal-01768717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermique de puces microfluidiques par modèles à températures moyennes et traitement d'images infrarouges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of a screen-printed thermal actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Batsale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Ménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t>
+              <w:t xml:space="preserve">31 Int. Conf. IMAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rzeszow-Krasiczyn, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768717v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the transverse coefficient of thermal expansion on carbon fibers at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Goyheneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Inverse Problems, Design and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.77-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13172,51 +13172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13266,51 +13266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Instrumentation for the Control of Manufacturing Processes of Organic Matrix Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Tourvieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2021.100166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Battaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1054;. Chulkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Vavilov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107691" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78887-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Groz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1771529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehtihet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamanillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendioroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1655248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romasanta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183886" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaverina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedoya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.11.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN25L619-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Aseguinolaza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFH40DX6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mindeguia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0441-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Battaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFVKN7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino-Lope" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0521-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4H575JC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pe&#241;a-Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo D&#237;az-Ponce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1560687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Narinsamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meguya Ryu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817736320" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khaligh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosropour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7f34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gaverina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978919" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kimber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakatani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morikawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1234672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balageas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maldague" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burleigh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vavilov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oswald-Tranta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-015-0331-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chulkov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0241-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830916120044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boutaleb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.161-175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830915080033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duphil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.12.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XKGJWH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/655/1/012002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhloufi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8722;p. Caumes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/oere-2015-0013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.071" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDRQPDV3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaument" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K34TD103-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369598v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouadio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.955673" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.935098" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2014.973980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002320" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369613v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benevides Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013080" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dauvergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369676v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hosten" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.04.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VWT2DW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369670v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742252v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.5.211-229" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.682878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020781v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.10.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581335" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Younus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/275682" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerjaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369688v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002777" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.217-235" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.115-128" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672108v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingremeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.264502" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lebrun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.048" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F89FZQF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pradere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015403" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AB9A5BC852580A65D9FA5C3FFD78418F08834FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seychelles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingremeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Morikawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Hayakawa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.6.37-61" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369715v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402732" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWG2FJPD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMLP8G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyheneche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600574047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847587v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-736KW4S8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bamford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XB7P48P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552886v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goyheneche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Batsale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.117-135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927102" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389892v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#233;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514708" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369453v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bedoya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518623" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389881v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389862v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marthe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389875v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389886v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369506v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.105" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouadio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meziane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-23063" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526617v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aworou Waste Aregba" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benassis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672083v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369705v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Caumes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612837" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164611v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Batsale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551891v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013575v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENAM0021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Tourvieille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2021.100166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1054;. Chulkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Vavilov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78887-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Groz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1771529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehtihet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Battaglia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08384" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendioroz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.11.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN25L619-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaverina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedoya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106000" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Aseguinolaza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamanillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1655248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romasanta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mindeguia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0441-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Battaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFVKN7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino-Lope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0521-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFH40DX6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4H575JC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pe&#241;a-Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo D&#237;az-Ponce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1560687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khaligh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosropour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7f34" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gaverina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kimber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morikawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1234672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Narinsamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meguya Ryu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817736320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chulkov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balageas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vavilov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-015-0241-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830916120044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boutaleb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.161-175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maldague" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burleigh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oswald-Tranta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-015-0331-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duphil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.12.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XKGJWH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061830915080033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/655/1/012002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhloufi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8722;p. Caumes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/oere-2015-0013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.071" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDRQPDV3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaument" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K34TD103-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369520v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2014.973980" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.935098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouadio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bacon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.955673" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benevides Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bourdon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002320" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.5.211-229" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hosten" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.04.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VWT2DW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dauvergne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.682878" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.10.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369666v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.658388" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Younus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/275682" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerjaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.115-128" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingremeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.264502" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lebrun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F89FZQF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seychelles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingremeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pradere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battaglia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015403" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AB9A5BC852580A65D9FA5C3FFD78418F08834FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.7.217-235" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Morikawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Hayakawa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.6.37-61" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369715v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402732" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWG2FJPD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMLP8G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyheneche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600574047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847587v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-736KW4S8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bamford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goyheneche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Batsale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.05.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XB7P48P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369746v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.3.117-135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927102" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#233;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514708" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369453v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bedoya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518623" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389892v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389881v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389862v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marthe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389875v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389886v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369506v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.105" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouadio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meziane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-23063" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526617v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aworou Waste Aregba" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benassis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672083v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369705v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Caumes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612837" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768717v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Batsale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164611v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551891v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013575v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENAM0021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>