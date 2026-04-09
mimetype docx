--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -148,321 +148,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
+                <w:t xml:space="preserve">Refining the Diagnosis of Growth-Related Muscle Abnormalities in Chickens Based on the Nomenclature Used to Characterise Human Myopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Royer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (643580), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.745031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163029v1</w:t>
+                <w:t xml:space="preserve">hal-03477568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Diagnosis of Growth-Related Muscle Abnormalities in Chickens Based on the Nomenclature Used to Characterise Human Myopathies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">David Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (643580), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.745031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477568v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,77 +539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Phenotyping of White Striping and Wooden Breast Myopathies in Chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -667,325 +667,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+                <w:t xml:space="preserve">hal-02619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619205v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human myoblasts survival upon xenotransplantation into immunodeficient mouse muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,103 +1058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,77 +1326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,287 +1588,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
+                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353250v1</w:t>
+                <w:t xml:space="preserve">hal-01409315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
+                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409315v1</w:t>
+                <w:t xml:space="preserve">hal-01353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t>
               </w:r>
@@ -1880,77 +1880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
@@ -2001,64 +2001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,64 +2161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91 (5), pp.1-15. </w:t>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t>
@@ -2403,90 +2403,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t>
@@ -2787,51 +2787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoblast Xenotransplantation as a Tool to Evaluate the Appropriateness of Nanoparticular versus Cellular Trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Urethral Sphincter Deficiency in Female Rats following Autologous Skeletal Muscle Myoblasts Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (3), pp.286-294. </w:t>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Peyromaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Derocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,51 +3330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose effect relationship between the number of normal progenitor muscle cells grafted in mdx mouse skeletal striated muscle and the number of dystrophin-positive fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striated urethral sphincter in female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Herasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carinne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,816 +3748,816 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157584v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+                <w:t xml:space="preserve">hal-05157584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757996v1</w:t>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+                <w:t xml:space="preserve">hal-03758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758011v1</w:t>
+                <w:t xml:space="preserve">hal-03606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606230v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -4586,103 +4586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
@@ -4724,64 +4724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -4955,730 +4955,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608779v1</w:t>
+                <w:t xml:space="preserve">hal-01605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605130v1</w:t>
+                <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743919v1</w:t>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+                <w:t xml:space="preserve">hal-02743919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -5701,937 +5701,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
+              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744093v1</w:t>
+                <w:t xml:space="preserve">hal-02739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
+              <w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739538v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simoes Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+                <w:t xml:space="preserve">hal-02745245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745245v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary 25-hydroxycholecalciferol on muscle tissue and primary cell culture properties in broiler chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,277 +6676,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746089v1</w:t>
+                <w:t xml:space="preserve">hal-02749854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749854v1</w:t>
+                <w:t xml:space="preserve">hal-02746089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
               </w:r>
@@ -7051,273 +7051,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics yield and fate of human myoblast implantation into immunodeficient SCID mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746393v1</w:t>
+                <w:t xml:space="preserve">hal-02748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kinetics yield and fate of human myoblast implantation into immunodeficient SCID mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748164v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t>
               </w:r>
@@ -7342,64 +7342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
@@ -7547,182 +7547,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
+                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752986v1</w:t>
+                <w:t xml:space="preserve">hal-02754786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,350 +7767,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+                <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754786v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751146v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,1247 +8329,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818943v1</w:t>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+                <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Chopard</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539058v1</w:t>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737199v1</w:t>
+                <w:t xml:space="preserve">hal-02736030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736030v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Baumard</w:t>
+                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey Universtiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737945v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+                <w:t xml:space="preserve">hal-02737246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737246v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -9598,90 +9598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du métabolisme de la vitamine A dans les cellules musculaires de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9719,51 +9719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-carotene acts as a regulator of skeletal muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9771,51 +9771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
@@ -9857,64 +9857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,450 +9963,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742570v1</w:t>
+                <w:t xml:space="preserve">hal-02738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739134v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738478v1</w:t>
+                <w:t xml:space="preserve">hal-02739134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10487,90 +10487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
@@ -10651,51 +10651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t>
@@ -10776,51 +10776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t>
@@ -10894,90 +10894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11093,51 +11093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3346926"/>
+    <w:nsid w:val="181CD526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11324,51 +11324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>