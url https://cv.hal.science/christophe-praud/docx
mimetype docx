--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -148,321 +148,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Diagnosis of Growth-Related Muscle Abnormalities in Chickens Based on the Nomenclature Used to Characterise Human Myopathies</w:t>
+                <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.745031⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (643580), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477568v1</w:t>
+                <w:t xml:space="preserve">hal-03163029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Refining the Diagnosis of Growth-Related Muscle Abnormalities in Chickens Based on the Nomenclature Used to Characterise Human Myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Royer</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (643580), </w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.745031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163029v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,77 +539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Phenotyping of White Striping and Wooden Breast Myopathies in Chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -667,325 +667,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619205v1</w:t>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human myoblasts survival upon xenotransplantation into immunodeficient mouse muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,103 +1058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,77 +1326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,77 +1880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
@@ -2001,64 +2001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,64 +2161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91 (5), pp.1-15. </w:t>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t>
@@ -2403,90 +2403,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t>
@@ -2787,51 +2787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoblast Xenotransplantation as a Tool to Evaluate the Appropriateness of Nanoparticular versus Cellular Trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Urethral Sphincter Deficiency in Female Rats following Autologous Skeletal Muscle Myoblasts Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaro Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (3), pp.286-294. </w:t>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Peyromaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Derocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,51 +3330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose effect relationship between the number of normal progenitor muscle cells grafted in mdx mouse skeletal striated muscle and the number of dystrophin-positive fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striated urethral sphincter in female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Herasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carinne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,816 +3748,816 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+                <w:t xml:space="preserve">hal-05157584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157584v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+                <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758011v1</w:t>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606230v1</w:t>
+                <w:t xml:space="preserve">hal-03758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757996v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -4580,277 +4580,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640684v1</w:t>
+                <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624779v1</w:t>
+                <w:t xml:space="preserve">hal-03640684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -4955,730 +4955,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605130v1</w:t>
+                <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608779v1</w:t>
+                <w:t xml:space="preserve">hal-01605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-02743919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743919v1</w:t>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -5701,937 +5701,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
+              <w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739538v1</w:t>
+                <w:t xml:space="preserve">hal-02744093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
+              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744093v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745245v1</w:t>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simoes Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary 25-hydroxycholecalciferol on muscle tissue and primary cell culture properties in broiler chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,277 +6676,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749854v1</w:t>
+                <w:t xml:space="preserve">hal-02746089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746089v1</w:t>
+                <w:t xml:space="preserve">hal-02749854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
               </w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,51 +7182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics yield and fate of human myoblast implantation into immunodeficient SCID mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,64 +7342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
@@ -7547,182 +7547,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754786v1</w:t>
+                <w:t xml:space="preserve">hal-02752986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,350 +7767,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751146v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
+                <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752986v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,1247 +8329,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+                <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818943v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Chopard</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539058v1</w:t>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+                <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey Universtiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736030v1</w:t>
+                <w:t xml:space="preserve">hal-02737199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Audouin</w:t>
+                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Baumard</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737945v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737199v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737246v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+                <w:t xml:space="preserve">hal-02737246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -9598,90 +9598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du métabolisme de la vitamine A dans les cellules musculaires de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9719,51 +9719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-carotene acts as a regulator of skeletal muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9771,51 +9771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
@@ -9857,64 +9857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,221 +9963,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738478v1</w:t>
+                <w:t xml:space="preserve">hal-02739134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10209,204 +10205,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739134v1</w:t>
+                <w:t xml:space="preserve">hal-02738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10487,90 +10487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
@@ -10651,51 +10651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t>
@@ -10776,51 +10776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t>
@@ -10894,90 +10894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11093,51 +11093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181CD526"/>
+    <w:nsid w:val="18F402C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11324,51 +11324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>