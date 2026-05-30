--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -667,295 +667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+                <w:t xml:space="preserve">hal-02619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619205v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human myoblasts survival upon xenotransplantation into immunodeficient mouse muscle.</w:t>
               </w:r>
@@ -1097,64 +1097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
@@ -1326,64 +1326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,234 +3748,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157584v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalies de la fonction des précurseurs myogéniques et fibro-adipogéniques dans la myopathie du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">Groupe de travail Muscle et Qualités du Département PHASE INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+                <w:t xml:space="preserve">hal-05157584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
               </w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4080,96 +4080,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+                <w:t xml:space="preserve">Effet du statut en vitamine D sur la croissance postnatale et la qualité de la viande de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4474,77 +4474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4580,277 +4580,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624779v1</w:t>
+                <w:t xml:space="preserve">hal-03640684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640684v1</w:t>
+                <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
@@ -5205,51 +5205,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
@@ -5263,340 +5263,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743919v1</w:t>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+                <w:t xml:space="preserve">hal-02743919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
               </w:r>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -5826,769 +5826,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743657v1</w:t>
+                <w:t xml:space="preserve">hal-02739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738754v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739538v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simoes Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+                <w:t xml:space="preserve">hal-02745245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745245v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary 25-hydroxycholecalciferol on muscle tissue and primary cell culture properties in broiler chicken</w:t>
               </w:r>
@@ -6676,277 +6676,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746089v1</w:t>
+                <w:t xml:space="preserve">hal-02749854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749854v1</w:t>
+                <w:t xml:space="preserve">hal-02746089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
               </w:r>
@@ -7672,277 +7672,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
+                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756609v1</w:t>
+                <w:t xml:space="preserve">hal-02754786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
+                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754786v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
               </w:r>
@@ -8348,51 +8348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,51 +8723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,64 +8874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
@@ -9217,277 +9217,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+                <w:t xml:space="preserve">hal-02737246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early growth and metabolic characterizations of two chicken lines divergently selected on their breast meat ultimate pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Royer</w:t>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737246v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
@@ -9857,51 +9857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,217 +9963,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739134v1</w:t>
+                <w:t xml:space="preserve">hal-02738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10205,195 +10209,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738478v1</w:t>
+                <w:t xml:space="preserve">hal-02739134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10933,51 +10933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11093,51 +11093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18F402C2"/>
+    <w:nsid w:val="DEC437A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11324,51 +11324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-praud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.745031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Vilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vauchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368908786991588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bi&#233;rinx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sebille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/000000007783465118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ohanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sobering" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D227149507D535605F347BEAE0651CAA95619C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peyromaure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derocle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2004.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1BXCJN1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montarras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2003.08.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0NP28R8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-003-0340-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADCF61D6925094107914D5AAEA2C3D2FDB12EC71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Herasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.6.C1561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiszman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>